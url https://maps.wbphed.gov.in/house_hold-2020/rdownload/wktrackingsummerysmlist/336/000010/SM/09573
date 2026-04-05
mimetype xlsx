--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -188,90 +188,72 @@
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>M/S R.K.ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Kishorepur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000373/2024-2025</t>
   </si>
   <si>
     <t>7059/ND</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>M/S CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Name of Work: Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Kishorepur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under KISHOREPUR ground water based water supply scheme under Block_ KISHOREPUR Dist. - Nadia under EMD, PHE Dte. SM/09573</t>
+  </si>
+  <si>
+    <t>ORD/000178/2025-2026</t>
+  </si>
+  <si>
+    <t>1115/EMD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>WIZARDTECH SOLUTION</t>
+  </si>
+  <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Kishorepur Ground Based Water Supply Scheme under Karimpur II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Kishorepur at Karimpur II Block by Augmentation of Ground Water based PWSS for Kishorepur Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
-  </si>
-[...34 lines deleted...]
-    <t>Construction and installation of MANIFOLD and allied works at OHR site under Kishorepur Ground Based Water Supply Scheme under Karimpur II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Kishorepur at Karimpur II Block by Augmentation of Ground Water based PWSS for Kishorepur Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000641/2024-2025</t>
   </si>
   <si>
     <t>7367/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>ROY ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -675,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1149,260 +1131,199 @@
         <v>30.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>321.89</v>
+        <v>17.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>17.48</v>
+        <v>24.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>232.47</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>