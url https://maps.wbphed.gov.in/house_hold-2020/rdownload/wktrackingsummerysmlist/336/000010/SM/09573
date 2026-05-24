--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -877,54 +877,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>16.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1263,54 +1263,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>232.47</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>16.28</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>