--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
     <t>02/09/2025</t>
   </si>
   <si>
     <t>WIZARDTECH SOLUTION</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at OHR site under Kishorepur Ground Based Water Supply Scheme under Karimpur II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Kishorepur at Karimpur II Block by Augmentation of Ground Water based PWSS for Kishorepur Water Supply Schemes under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000641/2024-2025</t>
   </si>
   <si>
     <t>7367/ND</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>ROY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Name of Work: Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Kishorepur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000670/2021-2022</t>
+  </si>
+  <si>
+    <t>650/ND</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>MAHAVIR PUMPS MFG PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1243,87 +1261,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>24.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>321.89</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>243.97</v>
+      </c>
+      <c r="R11" s="4">
+        <v>75.79</v>
+      </c>
+      <c r="S11" s="4">
+        <v>91</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>554.36</v>
+      </c>
+      <c r="P12" s="8">
+        <v>260.25</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>46.95</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>