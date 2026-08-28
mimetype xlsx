--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,204 +89,204 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based PipedWater Supply Scheme For KISHOREPUR to Accommodate FHTC in Karimpur-II Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/09573</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Name of Work: Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Kishorepur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000670/2021-2022</t>
+  </si>
+  <si>
+    <t>650/ND</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>MAHAVIR PUMPS MFG PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Rejuenation of Kishorepur PWSS regarding FHTC in Karimpur II Block of Nadia Distric</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001929/2022-2023</t>
+  </si>
+  <si>
+    <t>927/EMD</t>
+  </si>
+  <si>
+    <t>27/05/2022</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>ABHISEK ENGINEERING CONCERN</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000135/2021-2022</t>
+  </si>
+  <si>
+    <t>1264/ND</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000016/2022-2023</t>
+  </si>
+  <si>
+    <t>3301/ND</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
     <t>VCH/001261/2021-2022</t>
   </si>
   <si>
     <t>727/PFMS</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...49 lines deleted...]
-  <si>
     <t>Conversion of IEP to AIRP of capacity 60 Cu.m/hr at Kishorepur Water Supply Scheme within Karimpur-II Block block under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000112/2024-2025</t>
   </si>
   <si>
     <t>4343/ND</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
-    <t>03/02/2025</t>
+    <t>02/08/2025</t>
   </si>
   <si>
     <t>M/S R.K.ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground based piped water supply scheme for Kishorepur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000373/2024-2025</t>
   </si>
   <si>
     <t>7059/ND</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
-    <t>04/03/2025</t>
+    <t>02/06/2025</t>
   </si>
   <si>
     <t>M/S CHANDIMATA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction and installation of MANIFOLD and allied works at OHR site under Kishorepur Ground Based Water Supply Scheme under Karimpur II Block under Nadia Division,P.H.E Dte. in connection with Providing FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM) for Kishorepur at Karimpur II Block by Augmentation of Ground Water based PWSS for Kishorepur Water Supply Schemes under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000641/2024-2025</t>
+  </si>
+  <si>
+    <t>7367/ND</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>ROY ASSOCIATES</t>
+  </si>
+  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under KISHOREPUR ground water based water supply scheme under Block_ KISHOREPUR Dist. - Nadia under EMD, PHE Dte. SM/09573</t>
   </si>
   <si>
     <t>ORD/000178/2025-2026</t>
   </si>
   <si>
     <t>1115/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>WIZARDTECH SOLUTION</t>
-  </si>
-[...37 lines deleted...]
-    <t>MAHAVIR PUMPS MFG PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -811,554 +811,558 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.77</v>
+        <v>321.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>243.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>16.28</v>
       </c>
       <c r="Q4" s="4">
         <v>16.28</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>2.3</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>9.25</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>129.29</v>
+        <v>3.77</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>30.07</v>
+        <v>129.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>17.48</v>
+        <v>30.07</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>24.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>321.89</v>
+        <v>17.48</v>
       </c>
       <c r="Q11" s="4">
-        <v>243.97</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>75.79</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>554.36</v>