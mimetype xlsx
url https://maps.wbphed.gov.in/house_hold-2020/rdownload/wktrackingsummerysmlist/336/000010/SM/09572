--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,65 @@
     <t>19/11/2024</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>SAGAR ENTERPRISE</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under NUTANGRAM ground water based water supply scheme under Block_ Hanskhali Dist. - Nadia under EMD, PHE Dte. SM/09572</t>
   </si>
   <si>
     <t>ORD/000186/2025-2026</t>
   </si>
   <si>
     <t>1123/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>SHRESTHA</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Nutangram piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000303/2024-2025</t>
+  </si>
+  <si>
+    <t>1276(A)RSD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1443,87 +1458,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="4">
         <v>17.48</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P14" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>331.18</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>