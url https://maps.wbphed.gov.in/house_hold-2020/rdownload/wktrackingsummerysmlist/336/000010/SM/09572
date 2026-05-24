--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -862,54 +862,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1094,54 +1094,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P7" s="4">
         <v>68.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>24.43</v>
       </c>
       <c r="S7" s="4">
         <v>99</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1539,54 +1539,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>331.18</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>20.9</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>6.31</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>