--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -116,201 +116,201 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000325/2021-2022</t>
   </si>
   <si>
     <t>306/EMSD II</t>
   </si>
   <si>
     <t>05/05/2021</t>
   </si>
   <si>
     <t>14/06/2021</t>
   </si>
   <si>
     <t>SANKAR PROSAD DUTTA &amp; CO.</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (part) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (as required size), 15 mm dia Bib Cock etc. all complete at Natungram Water Supply Scheme at Hanskhali Block in Nadia District under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000673/2021-2022</t>
+  </si>
+  <si>
+    <t>696/ND</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>16/05/2022</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000049/2021-2022</t>
+  </si>
+  <si>
+    <t>443/ND</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000044/2022-2023</t>
+  </si>
+  <si>
+    <t>4314/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>VCH/001264/2021-2022</t>
   </si>
   <si>
     <t>730/PFMS</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>VCH/000140/2022-2023</t>
   </si>
   <si>
     <t>03/PFMS</t>
   </si>
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
-    <t>M/S DIPAK ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for NUTANGRAM to Accommodate FHTC in Hanskhali block of Nadia district under Nadia division</t>
   </si>
   <si>
     <t>VCH/001128/2021-2022</t>
   </si>
   <si>
     <t>714/PFMS</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (part) including supply of 15 mm dia PVC pipe of average length of 15 mtr, Saddle piece (as required size), 15 mm dia Bib Cock etc. all complete at Natungram Water Supply Scheme at Hanskhali Block in Nadia District under Nadia Division PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>RTOR000017/2023-2024</t>
   </si>
   <si>
     <t>1862/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Nutangram under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000389/2024-2025</t>
+  </si>
+  <si>
+    <t>1425/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>SAGAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Nutangram piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000303/2024-2025</t>
+  </si>
+  <si>
+    <t>1276(A)RSD</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
     <t>Construction of Arsenic-Cum- Iron Removal Plant (AIRP) of 30 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Nutangram to accommodate FHTC within Hanskhali block under Ranaghat Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000705/2024-2025</t>
   </si>
   <si>
     <t>136/ND</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
-    <t>07/07/2025</t>
+    <t>02/07/2026</t>
   </si>
   <si>
     <t>APURBA MANDAL</t>
   </si>
   <si>
-    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Nutangram under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under NUTANGRAM ground water based water supply scheme under Block_ Hanskhali Dist. - Nadia under EMD, PHE Dte. SM/09572</t>
   </si>
   <si>
     <t>ORD/000186/2025-2026</t>
   </si>
   <si>
     <t>1123/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>SHRESTHA</t>
-  </si>
-[...13 lines deleted...]
-    <t>18/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -896,666 +896,668 @@
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.76</v>
+        <v>68.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>24.43</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>50</v>
+        <v>5.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>68.56</v>
+        <v>2.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>16.75</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>24.43</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>0.6</v>
+        <v>0.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="P9" s="4">
-        <v>5.42</v>
+        <v>50</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="P10" s="4">
         <v>17.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>160.04</v>
+        <v>2.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="P12" s="4">
-        <v>2.15</v>
+        <v>1.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>17.48</v>
+        <v>160.04</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.9</v>
+        <v>17.48</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>331.18</v>