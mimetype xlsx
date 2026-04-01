--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,68 @@
     <t>23/05/2025</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>MAA SARADA CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Mahishnengra Zone-I piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000209/2024-2025</t>
+  </si>
+  <si>
+    <t>1148/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>SUNNY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1166,87 +1184,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>96.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>1.88</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>530.45</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>