--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -934,54 +934,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>208.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>62.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>29.95</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1265,54 +1265,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>530.45</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>62.39</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>11.76</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>