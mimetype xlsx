--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Mahishnengra Zone-I piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000209/2024-2025</t>
   </si>
   <si>
     <t>1148/RSD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>SUNNY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Mahishnengra Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000709/2024-2025</t>
+  </si>
+  <si>
+    <t>1421/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>SANJOY BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1245,87 +1263,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>1.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.14</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>90</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>532.59</v>
+      </c>
+      <c r="P12" s="8">
+        <v>62.39</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>11.71</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>