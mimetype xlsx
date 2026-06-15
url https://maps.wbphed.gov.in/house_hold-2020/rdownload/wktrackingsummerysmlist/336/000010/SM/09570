--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -167,51 +167,51 @@
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at MAHISNENGRA ZONE - I W/S Scheme Block- Krishnagar-I under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. SM/09570</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000131/2025-2026</t>
   </si>
   <si>
     <t>1132/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
-    <t>01/03/2026</t>
+    <t>28/08/2026</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at Head Works site under Mahishnengra Zone-I Ground Based Water Supply Scheme under Krishnagar-I Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM).</t>
   </si>
   <si>
     <t>ORD/000068/2025-2026</t>
   </si>
   <si>
     <t>2400/ND</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>MAA SARADA CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>