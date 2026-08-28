--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,110 +89,146 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>RETROFITTING UNDER JAL SWAPNA FOR MAHISNENGRA ZONE - I WATER SUPPLY SCHEME in Krishnagar-I Block of Nadia District</t>
   </si>
   <si>
     <t>SM/09570</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing functional household tap connection (part) including supply of 15mm dia PVC pipe of average length of 15 mtr along with laying of different dia UPVC pipe line and other allied works etc all complete for MAHISHNENGRA ZONE I W/S scheme (for Mahisnengra, Beraberia, Tegharia, Jatrapur Mouza) under Ranaghat Sub Division of Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000701/2021-2022</t>
+  </si>
+  <si>
+    <t>963/ND</t>
+  </si>
+  <si>
+    <t>28/02/2022</t>
+  </si>
+  <si>
+    <t>29/05/2022</t>
+  </si>
+  <si>
+    <t>M/S TARAK CHANDRA PAUL</t>
+  </si>
+  <si>
     <t>VCH/001079/2021-2022</t>
   </si>
   <si>
     <t>642/PFMS</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>VCH/000318/2022-2023</t>
   </si>
   <si>
     <t>37/PFMS</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
-    <t>M/S TARAK CHANDRA PAUL</t>
-[...22 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000015/2023-2024</t>
   </si>
   <si>
     <t>1861/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Repairing of Pump house-I with sanitary arrangement under augmentation of Mahishnengra Zone-I piped water supply scheme under Ranaghat Sub-Division, under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000209/2024-2025</t>
+  </si>
+  <si>
+    <t>1148/RSD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>SUNNY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing of PH-II and Construction of Sanitary arrangement under augmentation of Mahishnengra Zone-I under Ranaghat Sub-Division under Nadia Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000709/2024-2025</t>
+  </si>
+  <si>
+    <t>1421/RSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>SANJOY BISWAS</t>
+  </si>
+  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Supply, delivery, installation Commissioning of Electro Mechanical Equipments and allied works at MAHISNENGRA ZONE - I W/S Scheme Block- Krishnagar-I under Eastern Mechanical Division, P.H.E, Dte. Dist. Nadia. SM/09570</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000131/2025-2026</t>
   </si>
   <si>
     <t>1132/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>28/08/2026</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
     <t>Construction and installation of MANIFOLD and allied works at Head Works site under Mahishnengra Zone-I Ground Based Water Supply Scheme under Krishnagar-I Block under Nadia Division, P.H.E Dte. in connection with uniform distribution of drinking water through FHTC (Functional Household Tap Connection) under Jal Jeevan Mission(JJM).</t>
@@ -207,86 +243,50 @@
     <t>23/05/2025</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>MAA SARADA CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...34 lines deleted...]
-    <t>SANJOY BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -811,198 +811,198 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.49</v>
+        <v>208.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>62.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>29.95</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>144.73</v>
+        <v>3.49</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>208.33</v>
+        <v>144.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>62.39</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>29.95</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1031,336 +1031,336 @@
         <v>26.26</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>36.52</v>
+        <v>1.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>12.28</v>
+        <v>2.14</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>96.97</v>
+        <v>36.52</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>1.88</v>
+        <v>12.28</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>2.14</v>
+        <v>96.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>532.59</v>