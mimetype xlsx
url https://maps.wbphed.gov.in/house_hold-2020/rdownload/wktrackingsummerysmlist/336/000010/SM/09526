--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,114 +89,114 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Retrofitting of Ground Water Based Piped Water Supply Scheme For Bankar Dhopadi to accomodate FHTC in Nabadwip Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/09526</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000009/2021-2022</t>
+  </si>
+  <si>
+    <t>7453/ND</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Bankar Dhopadi to accommodate FHTC within Krishnagar-I block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000493/2021-2022</t>
+  </si>
+  <si>
+    <t>65/ND</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>M/S S.S ENTERPRISE</t>
+  </si>
+  <si>
     <t>VCH/001126/2021-2022</t>
   </si>
   <si>
     <t>712/PFMS</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
-    <t>M/S S.S ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Renovation of AIRP (Gravity Type) of capacity 29 Cu.m/hr and Construction of Backwash chamber for AIRP at Head Work Site at Bankar Dhopadi PWSS under Nadia Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000081/2023-2024</t>
   </si>
   <si>
     <t>2994/ND</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
-    <t>11/10/2023</t>
+    <t>03/01/2025</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
-  </si>
-[...28 lines deleted...]
-    <t>21/03/2022</t>
   </si>
   <si>
     <t>Repair and renovation works of R.C.C. Elevated Reservoir 140 cum, Repair &amp; Renovation of Boundary wall and allied works at 1st and 2nd Pump House at Bankar Dhopadi Water Supply Scheme within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000392/2023-2024</t>
   </si>
   <si>
     <t>5127/ND</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -739,349 +739,349 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>17.59</v>
+        <v>16.14</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>70.11</v>
+        <v>46.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>25.12</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="P5" s="4">
-        <v>16.14</v>
+        <v>17.59</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>46.02</v>
+        <v>70.11</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>17.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.22</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>69.57</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>167.41</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>23.78</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>14.2</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>