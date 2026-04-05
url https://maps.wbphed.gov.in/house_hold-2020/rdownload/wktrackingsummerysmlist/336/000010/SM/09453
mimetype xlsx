--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,53 @@
     <t>29/11/2024</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>SAFTI PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground basaedpiped water supply scheme for Anandapur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000400/2024-2025</t>
   </si>
   <si>
     <t>7124/ND</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>M/S A.K.CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000328/2025-2026</t>
   </si>
   <si>
     <t>4685/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1497,87 +1500,87 @@
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>46.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>621.85</v>
       </c>
       <c r="P15" s="8">
         <v>0</v>
       </c>
       <c r="Q15" s="8">
         <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>