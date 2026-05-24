--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,102 +233,84 @@
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of additional pipeline for Fazilnagar Mouza and Anandapur Mouza under Fazilnagar PWSS and Anandapur PWSS under Tehatta Sub-Division under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000161/2024-2025</t>
   </si>
   <si>
     <t>4904/ND</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>PATHIK PABAN NANDI</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme (Phase- II) at Anandapur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000342/2024-2025</t>
+  </si>
+  <si>
+    <t>7036/ND</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>SAFTI PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground basaedpiped water supply scheme for Anandapur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
-    <t>ORD/000342/2024-2025</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000400/2024-2025</t>
   </si>
   <si>
     <t>7124/ND</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>M/S A.K.CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,70 +699,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -933,54 +915,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>14.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.32</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1222,54 +1204,54 @@
       <c r="I9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>205.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>182.17</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88.8</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1439,183 +1421,122 @@
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>31.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...24 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="K14" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>575.55</v>
+      </c>
+      <c r="P14" s="8">
+        <v>195.98</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>34.05</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>