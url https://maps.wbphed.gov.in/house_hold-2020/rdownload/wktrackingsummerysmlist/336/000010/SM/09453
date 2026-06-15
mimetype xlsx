--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,68 @@
     <t>29/11/2024</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>SAFTI PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground basaedpiped water supply scheme for Anandapur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Karimpur- II Block</t>
   </si>
   <si>
     <t>ORD/000400/2024-2025</t>
   </si>
   <si>
     <t>7124/ND</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>M/S A.K.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000328/2025-2026</t>
+  </si>
+  <si>
+    <t>4685/4533/P-3/ND</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,70 +717,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1456,87 +1474,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>31.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P14" s="4">
+        <v>46.3</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>40</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>621.85</v>
+      </c>
+      <c r="P15" s="8">
+        <v>195.98</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>31.52</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>