--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,228 +89,228 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for ANANDAPUR to Accommodate FHTC in Karimpur-I Block of Nadia District under Nadia Division,PHE Dte.</t>
   </si>
   <si>
     <t>SM/09453</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>LAYING OF DISTRIBUTION SYSTEM INCLUDING SPECIALS, VALVES &amp; PIPE CARRYING STRUCTURE ALL COMPLETE, PROPOSED AUGMENTATION OF RISING MAIN SYSTEM AND PROVIDING FHTC INCLUDING SUPPLYING, LAYING, FITTING, FIXING OF 15MM NB PVC (SCHEDULE 80)/20MM OD HDPE (PE100, PN16) PIPE WITH ALL NECESSARY SPECIALS, SADDLE PIECE ETC. ALL COMPLETE FOR AUGMENTATION OF GROUND BASED WATER SUPPLY SCHEME AT ANANDAPUR TO ACCOMMODATE FHTC UNDER TEHATTA SUB-DIVN UNDER NADIA DIVN, PHE DTE</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000690/2021-2022</t>
+  </si>
+  <si>
+    <t>896/ND</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>IJABUL SK.</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electro-Mechanical works, Voltage Stabilizer, Automatic Chlorinator etc. rejuvenation to Accomodate FHTC at Pump House No.I &amp; II under Anandapur W/S Scheme, Block-Karimpur- 1, Dist. - Nadia. NIET No.- 18 of EE/EMD of 2022-23 (Sl. No.- 01)</t>
+  </si>
+  <si>
+    <t>ORD/000171/2022-2023</t>
+  </si>
+  <si>
+    <t>6182/EMD</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>14/12/2022</t>
+  </si>
+  <si>
+    <t>H.K. DAS &amp; CO.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000133/2021-2022</t>
+  </si>
+  <si>
+    <t>1255/ND</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000045/2021-2022</t>
+  </si>
+  <si>
+    <t>453/ND</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000042/2022-2023</t>
+  </si>
+  <si>
+    <t>4312/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
     <t>VCH/001263/2021-2022</t>
   </si>
   <si>
     <t>729/PFMS</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
-    <t>Eastern Mechanical</t>
-[...52 lines deleted...]
-  <si>
     <t>LAYING OF PIPELINE UNDER PALASHIPARA PWSS FROM PALASHIPARA BAZAR TO BURNIA BUS STAND.</t>
   </si>
   <si>
     <t>BILL/00527/2023-2024</t>
   </si>
   <si>
     <t>241/1/PFMS</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>OTHERS</t>
   </si>
   <si>
-    <t>LAYING OF DISTRIBUTION SYSTEM INCLUDING SPECIALS, VALVES &amp; PIPE CARRYING STRUCTURE ALL COMPLETE, PROPOSED AUGMENTATION OF RISING MAIN SYSTEM AND PROVIDING FHTC INCLUDING SUPPLYING, LAYING, FITTING, FIXING OF 15MM NB PVC (SCHEDULE 80)/20MM OD HDPE (PE100, PN16) PIPE WITH ALL NECESSARY SPECIALS, SADDLE PIECE ETC. ALL COMPLETE FOR AUGMENTATION OF GROUND BASED WATER SUPPLY SCHEME AT ANANDAPUR TO ACCOMMODATE FHTC UNDER TEHATTA SUB-DIVN UNDER NADIA DIVN, PHE DTE</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of 57 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Anandapur to accommodate FHTC within Karimpur-I block under Tehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer 1,Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
     <t>ORD/000093/2024-2025</t>
   </si>
   <si>
     <t>4229/ND</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme (Phase- II) at Anandapur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000342/2024-2025</t>
+  </si>
+  <si>
+    <t>7036/ND</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>SAFTI PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Repairing and renovation of Elevated Reservoir , Pump House ,boundary wall of ground basaedpiped water supply scheme for Anandapur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Karimpur- II Block</t>
+  </si>
+  <si>
+    <t>ORD/000400/2024-2025</t>
+  </si>
+  <si>
+    <t>7124/ND</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>M/S A.K.CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying of additional pipeline for Fazilnagar Mouza and Anandapur Mouza under Fazilnagar PWSS and Anandapur PWSS under Tehatta Sub-Division under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000161/2024-2025</t>
   </si>
   <si>
     <t>4904/ND</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
-    <t>09/12/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>PATHIK PABAN NANDI</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S A.K.CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of additional pipe lines and allied works to increase the functionality in Brojonathpur, Gandhina villages under Karimpur-I Block under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000328/2025-2026</t>
   </si>
   <si>
     <t>4685/4533/P-3/ND</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>JOY HIND TUBEWELL'S</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -853,698 +853,700 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.23</v>
+        <v>205.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>182.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.8</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>14.64</v>
       </c>
       <c r="Q4" s="4">
         <v>13.81</v>
       </c>
       <c r="R4" s="4">
         <v>94.32</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>1.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>0.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
       <c r="P7" s="4">
         <v>10.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>49.99</v>
+        <v>3.23</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>205.15</v>
+        <v>49.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>182.17</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>88.8</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>191.51</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>37.63</v>
+        <v>29.2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>29.2</v>
+        <v>31.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="J13" s="13" t="s">
         <v>80</v>
       </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>31.58</v>
+        <v>37.63</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>46.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>