--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,99 +227,84 @@
   <si>
     <t>4313/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum- Iron Removal Plant (AIRP) of 76 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Nazirpur to accommodate FHTC within Tehatta-I block underTehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000724/2024-2025</t>
   </si>
   <si>
     <t>207/ND</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>12/07/2025</t>
   </si>
   <si>
     <t>TRANS ORGANICS INDIA PVT LTD</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete &amp; Construction of 400 CUM Capacity 20 Mtr. Staging height RCC Over Head Rservoir (including pile foundation) Pipe connection and cost of pipes, specials for Augmentation of Ground Based Water Supply Scheme (Phase- II) at Nazirpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>14/06/2026</t>
+    <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Nazirpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000437/2024-2025</t>
+  </si>
+  <si>
+    <t>7061/ND</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>BISWAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme (Phase- III) at village Nazirpur, Bagadoba, Chhitka, Aztullanagar under Tehatta-I Block to accommodate FHTC under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2025-2026</t>
+  </si>
+  <si>
+    <t>1805/ND</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>19/10/2025</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
-  </si>
-[...31 lines deleted...]
-    <t>19/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1448,60 +1433,60 @@
       <c r="H13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P13" s="4">
-        <v>217.72</v>
+        <v>12.53</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1509,165 +1494,104 @@
       <c r="H14" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>12.53</v>
+        <v>71.65</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>815.09</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>