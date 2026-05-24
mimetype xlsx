--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1027,54 +1027,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="P6" s="4">
         <v>354.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>120.52</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>33.97</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1088,54 +1088,54 @@
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>13.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.23</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1531,54 +1531,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>815.09</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>133.75</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>16.41</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>