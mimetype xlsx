--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,84 +227,99 @@
   <si>
     <t>4313/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum- Iron Removal Plant (AIRP) of 76 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Nazirpur to accommodate FHTC within Tehatta-I block underTehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000724/2024-2025</t>
   </si>
   <si>
     <t>207/ND</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>12/07/2025</t>
   </si>
   <si>
     <t>TRANS ORGANICS INDIA PVT LTD</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme (Phase- III) at village Nazirpur, Bagadoba, Chhitka, Aztullanagar under Tehatta-I Block to accommodate FHTC under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2025-2026</t>
+  </si>
+  <si>
+    <t>1805/ND</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>19/10/2025</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Nazirpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000437/2024-2025</t>
   </si>
   <si>
     <t>7061/ND</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>BISWAS ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme (Phase- III) at village Nazirpur, Bagadoba, Chhitka, Aztullanagar under Tehatta-I Block to accommodate FHTC under Nadia Divn, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>M/S DIPAK ENTERPRISE</t>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete &amp; Construction of 400 CUM Capacity 20 Mtr. Staging height RCC Over Head Rservoir (including pile foundation) Pipe connection and cost of pipes, specials for Augmentation of Ground Based Water Supply Scheme (Phase- II) at Nazirpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2024-2025</t>
+  </si>
+  <si>
+    <t>3376/ND</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>14/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1433,60 +1448,60 @@
       <c r="H13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P13" s="4">
-        <v>12.53</v>
+        <v>71.65</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
@@ -1494,104 +1509,165 @@
       <c r="H14" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>71.65</v>
+        <v>12.53</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P15" s="4">
+        <v>217.72</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>12.26</v>
+      </c>
+      <c r="R15" s="4">
+        <v>5.63</v>
+      </c>
+      <c r="S15" s="4">
+        <v>25</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1032.81</v>
+      </c>
+      <c r="P16" s="8">
+        <v>146.01</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>14.14</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>