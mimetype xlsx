--- v4 (2026-06-15)
+++ v5 (2026-08-29)
@@ -77,249 +77,249 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for NAZIRPUR to Accommodate FHTC in Tehatta-I block of Nadia district underNadia division.</t>
+  </si>
+  <si>
+    <t>SM/09452</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, Delivery &amp; Installation of Submersible Pumping Machinery alongwith allied Electrio-Mechanical works, Voltage Stabilizer and Automatic Chlorinator etc. for Augmentation to Accomodate FHTC at Pump House No.I under Nazirpur W/S Scheme District -Nadia NIET No.- 13 of EE/EMD of 2022-23 (Sl. No.-05)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000082/2022-2023</t>
+  </si>
+  <si>
+    <t>3805/EMD</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>13/11/2022</t>
+  </si>
+  <si>
+    <t>A.K. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Nadia Division</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for NAZIRPUR to Accommodate FHTC in Tehatta-I block of Nadia district underNadia division.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. and construction of 400 cum capacity 20 mtr. staging height RCC over head reservoir (including pile foundation), pipe connection and cost of pipes, specials and soil investigation for construction of one no. 400 cum OHR of staging height 20 mtr all complete for Augmentation of Ground Based Water Supply Scheme at Nazirpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/000662/2021-2022</t>
+  </si>
+  <si>
+    <t>634/ND</t>
+  </si>
+  <si>
+    <t>10/02/2022</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>IJABUL SK.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000050/2021-2022</t>
+  </si>
+  <si>
+    <t>434/ND</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000136/2021-2022</t>
+  </si>
+  <si>
+    <t>1265/ND</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000144/2021-2022</t>
+  </si>
+  <si>
+    <t>1390/ND</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>RTOR000043/2022-2023</t>
+  </si>
+  <si>
+    <t>4313/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>VCH/001078/2021-2022</t>
+  </si>
+  <si>
+    <t>641/PFMS</t>
+  </si>
+  <si>
+    <t>TIYAS CONSULTANCY AND INFRASTRUCTURE PVT. LTD.</t>
   </si>
   <si>
     <t>VCH/000143/2022-2023</t>
   </si>
   <si>
     <t>06/PFMS</t>
   </si>
   <si>
     <t>26/04/2022</t>
   </si>
   <si>
-    <t>IJABUL SK.</t>
-[...1 lines deleted...]
-  <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for NAZIRPUR to Accommodate FHTC in Tehatta-I block of Nadia district under Nadia division.</t>
   </si>
   <si>
     <t>VCH/001145/2021-2022</t>
   </si>
   <si>
     <t>718/PFMS</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
-    <t>VCH/001078/2021-2022</t>
-[...92 lines deleted...]
-    <t>29/09/2022</t>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete &amp; Construction of 400 CUM Capacity 20 Mtr. Staging height RCC Over Head Rservoir (including pile foundation) Pipe connection and cost of pipes, specials for Augmentation of Ground Based Water Supply Scheme (Phase- II) at Nazirpur to accommodate FHTC under Tehatta Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000019/2024-2025</t>
+  </si>
+  <si>
+    <t>3376/ND</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>14/06/2026</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing and renovation works of Pump House and allied works of ground based piped water supply scheme for Nazirpur water supply scheme under Tehatta Sub Division in Nadia District under Nadia Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000437/2024-2025</t>
+  </si>
+  <si>
+    <t>7061/ND</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>BISWAS ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Arsenic-Cum- Iron Removal Plant (AIRP) of 76 cum/Hour capacity for Augmentation of Ground Based Water Supply Scheme at Nazirpur to accommodate FHTC within Tehatta-I block underTehatta Sub-division under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000724/2024-2025</t>
   </si>
   <si>
     <t>207/ND</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>12/07/2025</t>
   </si>
   <si>
     <t>TRANS ORGANICS INDIA PVT LTD</t>
   </si>
   <si>
     <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme (Phase- III) at village Nazirpur, Bagadoba, Chhitka, Aztullanagar under Tehatta-I Block to accommodate FHTC under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000019/2025-2026</t>
   </si>
   <si>
     <t>1805/ND</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
-    <t>19/10/2025</t>
-[...35 lines deleted...]
-    <t>14/06/2026</t>
+    <t>17/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -844,786 +844,786 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>40.83</v>
+        <v>13.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>50</v>
+        <v>354.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>120.52</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>33.97</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.6</v>
+        <v>1.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>354.81</v>
+        <v>11.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>120.52</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>33.97</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>13.23</v>
+        <v>16.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.23</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>1.99</v>
+        <v>20.05</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>11.72</v>
+        <v>3.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="P10" s="4">
-        <v>16.87</v>
+        <v>40.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="P11" s="4">
-        <v>20.05</v>
+        <v>50</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>217.81</v>
+        <v>217.72</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>12.26</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>5.63</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P13" s="4">
-        <v>71.65</v>
+        <v>12.53</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>12.53</v>
+        <v>217.81</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="P15" s="4">
-        <v>217.72</v>
+        <v>71.65</v>
       </c>
       <c r="Q15" s="4">
-        <v>12.26</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>5.63</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1032.81</v>