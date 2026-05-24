--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,80 @@
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>ASHUTOSH DAS &amp; CO.</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Laying of Additional Distribution system to accommodate FHTC, Road Restoration and others allied works in connection with Gadigacha Piped Water Supply Scheme in Nabadwip Block under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000418/2024-2025</t>
+  </si>
+  <si>
+    <t>7163/ND</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000895/2024-2025</t>
+  </si>
+  <si>
+    <t>1346/ND</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -866,54 +896,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.3</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -990,54 +1020,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>4.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.88</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1295,54 +1325,54 @@
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>431.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>232.55</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>53.84</v>
       </c>
       <c r="S10" s="4">
         <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1431,87 +1461,213 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>96.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P13" s="4">
+        <v>56.75</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>35.37</v>
+      </c>
+      <c r="R13" s="4">
+        <v>62.33</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P14" s="4">
+        <v>19.44</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>935.25</v>
+      </c>
+      <c r="P15" s="8">
+        <v>275.93</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>29.5</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>