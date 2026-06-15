--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,74 @@
     <t>ORD/000418/2024-2025</t>
   </si>
   <si>
     <t>7163/ND</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000895/2024-2025</t>
   </si>
   <si>
     <t>1346/ND</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>ORD/000109/2025-2026</t>
+  </si>
+  <si>
+    <t>2229/ND</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2025-2026</t>
+  </si>
+  <si>
+    <t>3784/ND</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1587,87 +1611,211 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>19.44</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P15" s="4">
+        <v>19.44</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P16" s="4">
+        <v>34.21</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>988.9</v>
+      </c>
+      <c r="P17" s="8">
+        <v>275.93</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>27.9</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>