--- v4 (2026-06-15)
+++ v5 (2026-08-29)
@@ -113,264 +113,264 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>PROVIDING TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER MATERIALS AT SITE FOR CONSTRUCTION OF TUBE WELL AT HOWRAH DISTRICT UNDER CMSD-II (D), CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000172/2020-2021</t>
   </si>
   <si>
     <t>86/ CMSD-II (D)</t>
   </si>
   <si>
     <t>24/02/2021</t>
   </si>
   <si>
     <t>26/03/2021</t>
   </si>
   <si>
     <t>ASHUTOSH DAS &amp; CO</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
+    <t>Survey , Design and preparation of Augmentation DPR in connection with " Providing functional household tap connection to every Household under Gadigacha W/S scheme in Nadia District under Nadia Division P.H.E. Dte. (Sl.No. 14)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
+    <t>ORD/000353/2021-2022</t>
+  </si>
+  <si>
+    <t>917/KSD</t>
+  </si>
+  <si>
+    <t>29/11/2021</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System including specials &amp; valves, pipe Supporting structure all complete, Proposed augmentation of Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Soil investigation for construction of one No. 450 Cum OHR, Construction of R.C.C. Elevated Reservoir of 450 Cum capacity(including pile foundation) at Gadigachha in Nabadwip Block under Nadia Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000088/2023-2024</t>
+  </si>
+  <si>
+    <t>3026/ND</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>14/07/2027</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
     <t>Continuation of Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period 90 days w.e.f. 01/10/2023 (as and when required)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000411/2023-2024</t>
   </si>
   <si>
     <t>1450/KSD</t>
   </si>
   <si>
     <t>18/09/2023</t>
   </si>
   <si>
     <t>17/12/2023</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
-    <t>Survey , Design and preparation of Augmentation DPR in connection with " Providing functional household tap connection to every Household under Gadigacha W/S scheme in Nadia District under Nadia Division P.H.E. Dte. (Sl.No. 14)</t>
-[...17 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
+    <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period 366 days w.e.f. 01/01/2024 to 31/12/2024</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000758/2023-2024</t>
+  </si>
+  <si>
+    <t>1838/KSD</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000171/2022-2023</t>
   </si>
   <si>
     <t>132/ND</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Hiring of 1 (One) no Diesel Luxury Taxi/ Maxi Cab/ Motor Cab on daily basis under monthly hiring category for the office of the Assistant Engineer, Krishnagar Sub-Division, PHE Dte. for supervision of JJM works for the period 366 days w.e.f. 01/01/2024 to 31/12/2024</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 81 m3/hr at Gadigacha Water Supply Scheme within Nabadwip Block under Krishnagar Sub-Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000780/2023-2024</t>
   </si>
   <si>
     <t>1894/ND</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>11/09/2024</t>
+    <t>10/03/2025</t>
   </si>
   <si>
     <t>G.D. CONSTRUCTION AND CO.</t>
   </si>
   <si>
+    <t>Laying of Additional Distribution system to accommodate FHTC, Road Restoration and others allied works in connection with Gadigacha Piped Water Supply Scheme in Nabadwip Block under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000418/2024-2025</t>
+  </si>
+  <si>
+    <t>7163/ND</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
     <t>RTOR000155/2023-2024</t>
   </si>
   <si>
     <t>270/ND</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials &amp; valves, pipe Supporting structure all complete, Proposed augmentation of Rising Main, Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, 10 mm gun metal ferrule, saddle piece etc. all complete, Soil investigation for construction of one No. 450 Cum OHR, Construction of R.C.C. Elevated Reservoir of 450 Cum capacity(including pile foundation) at Gadigachha in Nabadwip Block under Nadia Division,PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Eastern Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sinkinng Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Gadigachha ground water based water supply scheme under Block_Nabadwip Dist. - Nadia under EMD, PHE Dte. SM/09223</t>
   </si>
   <si>
     <t>ORD/000189/2025-2026</t>
   </si>
   <si>
     <t>1127/EMD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>ASHUTOSH DAS &amp; CO.</t>
   </si>
   <si>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2025-2026</t>
+  </si>
+  <si>
+    <t>3784/ND</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
-    <t>12/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>11/10/2025</t>
   </si>
   <si>
-    <t>IMAGIN</t>
-[...16 lines deleted...]
-  <si>
     <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
+    <t>ORD/000109/2025-2026</t>
+  </si>
+  <si>
+    <t>2229/ND</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
     <t>ORD/000895/2024-2025</t>
   </si>
   <si>
     <t>1346/ND</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>12/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -961,817 +961,819 @@
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>1.2</v>
+        <v>4.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.88</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>431.93</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>232.55</v>
+      </c>
+      <c r="R5" s="4">
+        <v>53.84</v>
+      </c>
+      <c r="S5" s="4">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>29.03</v>
+        <v>1.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
       <c r="P7" s="4">
         <v>4.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>226.16</v>
+        <v>29.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>23.16</v>
+        <v>226.16</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>431.93</v>
+        <v>56.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>232.55</v>
+        <v>35.37</v>
       </c>
       <c r="R10" s="4">
-        <v>53.84</v>
+        <v>62.33</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="P11" s="4">
-        <v>36.75</v>
+        <v>23.16</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>96.97</v>
+        <v>36.75</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>56.75</v>
+        <v>34.21</v>
       </c>
       <c r="Q13" s="4">
-        <v>35.37</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>62.33</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>19.44</v>
+        <v>96.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>19.44</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="P16" s="4">
-        <v>34.21</v>
+        <v>19.44</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>988.9</v>