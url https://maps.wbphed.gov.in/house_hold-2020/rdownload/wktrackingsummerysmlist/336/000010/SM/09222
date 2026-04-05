--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,65 @@
     <t>7571/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000721/2024-2025</t>
+  </si>
+  <si>
+    <t>7570/ND</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1015,87 +1030,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>96.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P8" s="4">
+        <v>19.44</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>625.76</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>