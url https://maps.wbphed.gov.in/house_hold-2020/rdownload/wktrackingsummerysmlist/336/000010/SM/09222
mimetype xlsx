--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,71 @@
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000721/2024-2025</t>
   </si>
   <si>
     <t>7570/ND</t>
   </si>
   <si>
     <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>Additional Work in connection to Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Chapra Bangaljhi Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4,Junior Engineer 5</t>
+  </si>
+  <si>
+    <t>ORD/000013/2025-2026</t>
+  </si>
+  <si>
+    <t>1777/ND</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>S.B.CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -782,54 +803,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>86.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>83.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.69</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1077,101 +1098,162 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P8" s="4">
         <v>19.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.31</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>32.48</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9.42</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>70</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>635.18</v>
+      </c>
+      <c r="P10" s="8">
+        <v>89.5</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>14.09</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>