--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,65 @@
     <t>7570/ND</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>Additional Work in connection to Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Chapra Bangaljhi Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4,Junior Engineer 5</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>1777/ND</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>S.B.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Advance payment for road restoration of work "Krishnagar majdia Road from 24.26 Km to 24.66 Km for damaged restoration work against the work of 'laying of pipeline under JJM Scheme PHE Dte' under Nadia Highway Division No-I in the district of Nadia during the year 2024-25."</t>
+  </si>
+  <si>
+    <t>BILL/00924/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-025-375</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO-I, P.W. (ROADS) DIRECTORATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,73 +657,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1173,87 +1188,144 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>9.42</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>9.73</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>644.91</v>
+      </c>
+      <c r="P11" s="8">
+        <v>89.5</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>13.88</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>