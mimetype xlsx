--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -125,114 +125,117 @@
   <si>
     <t>03/11/2021</t>
   </si>
   <si>
     <t>01/02/2022</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000027/2021-2022</t>
   </si>
   <si>
     <t>426/ND</t>
   </si>
   <si>
     <t>31/01/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000722/2024-2025</t>
+  </si>
+  <si>
+    <t>7571/ND</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>Construction of Arsenic-Cum-Iron Removal Plant (AIRP) of capacity 174 m3/hr at Chapra Bangaljhi Water Supply Scheme within Chapra Block under Krishnagar Sub- Divn. under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer 4</t>
+  </si>
+  <si>
     <t>ORD/000787/2023-2024</t>
   </si>
   <si>
     <t>1898/ND</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>EFFLUENT &amp; WATER TREATMENT ENGINEERS (P) LTD</t>
   </si>
   <si>
-    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
-[...14 lines deleted...]
-    <t>IMAGIN</t>
+    <t>Continuation work for Making &amp; Fixation of Information Board (Swajal/Scheme) for various augmentation schemes with related to Jal Jeevan Mission ( JJM) under Nadia Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000721/2024-2025</t>
+  </si>
+  <si>
+    <t>7570/ND</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>10/02/2025</t>
   </si>
   <si>
     <t>Additional Work in connection to Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Chapra Bangaljhi Water Supply Scheme within Chapra block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4,Junior Engineer 5</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>1777/ND</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>S.B.CONSTRUCTION</t>
   </si>
   <si>
     <t>Advance payment for road restoration of work "Krishnagar majdia Road from 24.26 Km to 24.66 Km for damaged restoration work against the work of 'laying of pipeline under JJM Scheme PHE Dte' under Nadia Highway Division No-I in the district of Nadia during the year 2024-25."</t>
   </si>
@@ -931,366 +934,368 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>385.52</v>
+        <v>34.21</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>34.21</v>
+        <v>385.52</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>96.97</v>
+        <v>19.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>32.48</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>19.44</v>
+        <v>96.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.31</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>32.48</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>9.42</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>9.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>644.91</v>
       </c>
       <c r="P11" s="8">
         <v>89.5</v>
       </c>
       <c r="Q11" s="8">
         <v>13.88</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>