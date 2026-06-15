--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,59 @@
     <t>15/03/2024</t>
   </si>
   <si>
     <t>24/01/2026</t>
   </si>
   <si>
     <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>BILL/00671/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-025-420</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,70 +687,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -898,54 +907,54 @@
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>156.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>98.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.03</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -955,54 +964,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>15.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.23</v>
       </c>
       <c r="S5" s="4">
         <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1073,54 +1082,54 @@
       <c r="I7" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>15.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>10.12</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1134,54 +1143,54 @@
       <c r="I8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>24.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.14</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>84.86</v>
       </c>
       <c r="S8" s="4">
         <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1195,54 +1204,54 @@
       <c r="I9" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P9" s="4">
         <v>21.74</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>20.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.89</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1329,87 +1338,144 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>96.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...15 lines deleted...]
-      <c r="P12" s="8">
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="Q12" s="4">
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="4">
         <v>0</v>
       </c>
-      <c r="R12" s="8"/>
-      <c r="S12" s="8"/>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>445.12</v>
+      </c>
+      <c r="P13" s="8">
+        <v>157.18</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>35.31</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>