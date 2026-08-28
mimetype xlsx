--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,189 +89,189 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Bablari Dewanganj Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/09205</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Bablari Dewanganj to accommodate FHTC within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000600/2021-2022</t>
+  </si>
+  <si>
+    <t>338/ND</t>
+  </si>
+  <si>
+    <t>25/01/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>JOY HIND TUBEWELL'S</t>
+  </si>
+  <si>
+    <t>Eastern Mechanical</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; installation of submersible P/m alongwith allaied electrical mechanical works voltage stabilizer and automatic chlorinator etc. rejuvenation to Accomodate FHTC at P.h no.I &amp; II under Bablari Dewanganj w/s scheme Block--Nabawdip Dist- Nadia</t>
+  </si>
+  <si>
+    <t>ORD/002729/2022-2023</t>
+  </si>
+  <si>
+    <t>6183/EMD</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>14/12/2022</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000037/2022-2023</t>
+  </si>
+  <si>
+    <t>4293/ND</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>VCH/001066/2021-2022</t>
   </si>
   <si>
     <t>629/PFMS</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>UMWELT ENGINEERS PVT LTD</t>
   </si>
   <si>
-    <t>Laying of Distribution System including specials, valves &amp; pipe carrying structure all complete, Proposed augmentation of Rising Main system and Providing FHTC including supplying, laying, fitting, fixing of 15mm NB PVC (schedule 80)/20mm OD HDPE (PE100, PN16) pipe with all necessary specials, saddle piece etc. all complete for Augmentation of Ground Based Water Supply Scheme at Bablari Dewanganj to accommodate FHTC within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
-[...58 lines deleted...]
-  <si>
     <t>Additional Laying of UPVC Pipeline and providing FHTC including supplying, laying, fitting, fixing of 15 mm NB PVC pipe with all necessary specials, saddle piece etc.in connection to the Augmentation of Ground Based piped water supply scheme at Bablari-Dewanganj to accommodate FHTC within Nabadwip block under Krishnanagar Sub-Division under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000016/2023-2024</t>
   </si>
   <si>
     <t>1847/ND</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>25/06/2023</t>
   </si>
   <si>
     <t>A.K.ADHIKARY</t>
   </si>
   <si>
     <t>Repair and renovation works of R.C.C. Elevated Reservoir 250 cum, Repair &amp; Renovation of Pump House, Boundary wall and allied works at 1st and 2nd Pump House at Bablari Dewanganj Water Supply Scheme within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000396/2023-2024</t>
   </si>
   <si>
     <t>5125/ND</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>SANJIB DEY</t>
   </si>
   <si>
+    <t>Conversion of IEP to AIRP of capacity 46 Cu.m/hr at Bablari Dewanganj Water Supply Scheme within Nabadwip block under Krishnagar Sub-Divn under Nadia Divn, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000794/2023-2024</t>
+  </si>
+  <si>
+    <t>1906/ND</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>DEBASIS SAMADDAR</t>
+  </si>
+  <si>
     <t>Providig FHTC at leftout household in connection to the Augmentation of Ground Based piped water supply scheme at Bablari Dewanganj to accommodate FHTC within Nabadwip block under Krishnanagar Sub-Division under Nadia Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000721/2023-2024</t>
   </si>
   <si>
     <t>1372/ND</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>08/01/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEBASIS SAMADDAR</t>
   </si>
   <si>
     <t>Continuation for Installation of Har Ghar Jal (HGJ) Display Board at different Villages under various PWSS under Nadia Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2025-2026</t>
   </si>
   <si>
     <t>3785/ND</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>BILL/00671/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-025-420</t>
   </si>
@@ -823,289 +823,289 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.23</v>
+        <v>156.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>98.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.03</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>156.61</v>
+        <v>15.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>98.71</v>
+        <v>14.89</v>
       </c>
       <c r="R4" s="4">
-        <v>63.03</v>
+        <v>95.23</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>15.63</v>
+        <v>4.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.89</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>95.23</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>4.16</v>
+        <v>3.23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>15.77</v>
       </c>
       <c r="Q7" s="4">
         <v>1.6</v>
       </c>
       <c r="R7" s="4">
         <v>10.12</v>
       </c>
@@ -1119,54 +1119,54 @@
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>24.91</v>
       </c>
       <c r="Q8" s="4">
         <v>21.14</v>
       </c>
       <c r="R8" s="4">
         <v>84.86</v>
       </c>
@@ -1180,173 +1180,173 @@
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>21.74</v>
+        <v>104.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>20.85</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>95.89</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
-        <v>104.21</v>
+        <v>21.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>20.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.89</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>96.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
@@ -1358,68 +1358,68 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
         <v>1.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>