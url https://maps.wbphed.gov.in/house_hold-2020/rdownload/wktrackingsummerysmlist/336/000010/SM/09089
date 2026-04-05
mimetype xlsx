--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,75 +134,54 @@
   <si>
     <t>06/01/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2021-2022</t>
   </si>
   <si>
     <t>819/ND</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>RTOR000131/2021-2022</t>
   </si>
   <si>
     <t>1260/ND</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
-    <t>Providing FHTC Connection and Laying of different dia UPVC pipeline(Dedicated line ) near 2nd pump house towards Ghoralia More along with other repearing works at GHORALIA ZONE -II Water Supply Scheme under Tehatta Sub-Division under NADIA DIVISION , P.H.E. Dte.</t>
+    <t>Providing FHTC (Functional Household Tap Connection) by Augmentation under Jal Swapna for Ghoralia Zone-II Water Supply Scheme in Santipur Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
-  </si>
-[...19 lines deleted...]
-    <t>Providing FHTC (Functional Household Tap Connection) by Augmentation under Jal Swapna for Ghoralia Zone-II Water Supply Scheme in Santipur Block of Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Santipur Block</t>
   </si>
   <si>
     <t>ORD/000599/2021-2022</t>
   </si>
   <si>
     <t>337/ND</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>25/04/2022</t>
   </si>
   <si>
     <t>S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000722/2024-2025</t>
   </si>
@@ -645,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1033,285 +1012,224 @@
       <c r="H7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>18.28</v>
+        <v>108.63</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>108.63</v>
+        <v>34.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O9" s="4" t="s">
+      <c r="P9" s="4">
+        <v>27.7</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...51 lines deleted...]
-      <c r="S10" s="4">
+      <c r="A10" s="7" t="s">
         <v>60</v>
       </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>180.96</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>