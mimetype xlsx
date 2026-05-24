--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1015,54 +1015,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
         <v>108.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>88.37</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>81.35</v>
       </c>
       <c r="S7" s="4">
         <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1169,54 +1169,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>180.96</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>88.37</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>48.83</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>