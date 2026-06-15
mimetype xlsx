--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,71 @@
     <t>27/12/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Repair and renovation works of R.C.C. Elevated Reservoir capacity of 136 CUM, existing Pump Houses and construction of shed for CWR at Existing Headwork site along with other allied Works at Ghoralia Zone II water supply scheme under Tehatta Subdivision of Nadia Division.</t>
   </si>
   <si>
     <t>ORD/000791/2024-2025</t>
   </si>
   <si>
     <t>763/ND</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>M/S ARATI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing FHTC Connection and Laying of different dia UPVC pipeline(Dedicated line ) near 2nd pump house towards Ghoralia More along with other repearing works at GHORALIA ZONE -II Water Supply Scheme under Tehatta Sub-Division under NADIA DIVISION , P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2,Junior Engineer Santipur Block</t>
+  </si>
+  <si>
+    <t>ORD/000473/2024-2025</t>
+  </si>
+  <si>
+    <t>7261/ND</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1149,87 +1170,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>27.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P10" s="4">
+        <v>18.28</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>99</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>199.24</v>
+      </c>
+      <c r="P11" s="8">
+        <v>88.37</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>44.35</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>