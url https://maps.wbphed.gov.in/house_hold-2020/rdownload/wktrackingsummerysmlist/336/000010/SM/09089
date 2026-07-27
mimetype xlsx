--- v4 (2026-06-15)
+++ v5 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,108 +134,69 @@
   <si>
     <t>06/01/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2021-2022</t>
   </si>
   <si>
     <t>819/ND</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>RTOR000131/2021-2022</t>
   </si>
   <si>
     <t>1260/ND</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
-    <t>Providing FHTC (Functional Household Tap Connection) by Augmentation under Jal Swapna for Ghoralia Zone-II Water Supply Scheme in Santipur Block of Nadia District under Nadia Division, PHE Dte.</t>
+    <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer Santipur Block</t>
-[...19 lines deleted...]
-  <si>
     <t>ORD/000722/2024-2025</t>
   </si>
   <si>
     <t>7571/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S ARATI ENTERPRISE</t>
   </si>
   <si>
     <t>Providing FHTC Connection and Laying of different dia UPVC pipeline(Dedicated line ) near 2nd pump house towards Ghoralia More along with other repearing works at GHORALIA ZONE -II Water Supply Scheme under Tehatta Sub-Division under NADIA DIVISION , P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2,Junior Engineer Santipur Block</t>
   </si>
   <si>
     <t>ORD/000473/2024-2025</t>
   </si>
   <si>
     <t>7261/ND</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -645,51 +606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1014,304 +975,182 @@
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>108.63</v>
+        <v>34.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>88.37</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>81.35</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>34.21</v>
+        <v>18.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...18 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>62.92</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>