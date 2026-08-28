--- v5 (2026-07-27)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,135 +89,174 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Retrofitting of Ground Water Based Piped Water Supply Scheme for Ghoralia Zone II</t>
   </si>
   <si>
     <t>SM/09089</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by Augmentation under Jal Swapna for Ghoralia Zone-II Water Supply Scheme in Santipur Block of Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer Santipur Block</t>
+  </si>
+  <si>
+    <t>ORD/000599/2021-2022</t>
+  </si>
+  <si>
+    <t>337/ND</t>
+  </si>
+  <si>
+    <t>25/01/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000014/2021-2022</t>
+  </si>
+  <si>
+    <t>94/ND</t>
+  </si>
+  <si>
+    <t>06/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000084/2021-2022</t>
+  </si>
+  <si>
+    <t>819/ND</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>RTOR000131/2021-2022</t>
+  </si>
+  <si>
+    <t>1260/ND</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
+  </si>
+  <si>
     <t>VCH/001060/2021-2022</t>
   </si>
   <si>
     <t>618/PFMS</t>
   </si>
   <si>
     <t>14/03/2022</t>
   </si>
   <si>
     <t>UMWELT ENGINEERS PVT LTD</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...31 lines deleted...]
-  <si>
     <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000722/2024-2025</t>
   </si>
   <si>
     <t>7571/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Providing FHTC Connection and Laying of different dia UPVC pipeline(Dedicated line ) near 2nd pump house towards Ghoralia More along with other repearing works at GHORALIA ZONE -II Water Supply Scheme under Tehatta Sub-Division under NADIA DIVISION , P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2,Junior Engineer Santipur Block</t>
   </si>
   <si>
     <t>ORD/000473/2024-2025</t>
   </si>
   <si>
     <t>7261/ND</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>M/S DIPAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repair and renovation works of R.C.C. Elevated Reservoir capacity of 136 CUM, existing Pump Houses and construction of shed for CWR at Existing Headwork site along with other allied Works at Ghoralia Zone II water supply scheme under Tehatta Subdivision of Nadia Division.</t>
+  </si>
+  <si>
+    <t>ORD/000791/2024-2025</t>
+  </si>
+  <si>
+    <t>763/ND</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>18/08/2025</t>
+  </si>
+  <si>
+    <t>M/S ARATI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -742,415 +781,537 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.84</v>
+        <v>108.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>88.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.35</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.66</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>6.28</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
       <c r="P6" s="4">
         <v>0.66</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>34.21</v>
+        <v>2.84</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>18.28</v>
+        <v>34.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P9" s="4">
+        <v>18.28</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>99</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P10" s="4">
+        <v>27.7</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>60</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>199.24</v>
+      </c>
+      <c r="P11" s="8">
+        <v>88.37</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>44.35</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>