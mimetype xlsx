--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -830,54 +830,54 @@
         <v>29</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>1.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100.49</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -889,54 +889,54 @@
         <v>29</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -948,54 +948,54 @@
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1098,54 +1098,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>26.05</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>13.83</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>