--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,141 +89,141 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Drinking water sample collection &amp; testing through Field Test Kits (FTKs) &amp; uploading charges for the same related to Water Quality Monitoring &amp; Surveillance Programme under JJM.</t>
   </si>
   <si>
     <t>SM/09024</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Uploading of FTK testing data at Water Quality Dash Board in Nadia District under Nadia Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>339/Kly SD-I</t>
+  </si>
+  <si>
+    <t>18/04/2022</t>
+  </si>
+  <si>
+    <t>21/04/2022</t>
+  </si>
+  <si>
+    <t>RAJAT ENTERPRISE</t>
+  </si>
+  <si>
     <t>VCH/000505/2022-2023</t>
   </si>
   <si>
     <t>72/PFMS</t>
   </si>
   <si>
     <t>05/07/2022</t>
   </si>
   <si>
     <t>OTHERS</t>
   </si>
   <si>
-    <t>Uploading of FTK testing data at Water Quality Dash Board in Nadia District under Nadia Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>ORD/000422/2022-2023</t>
   </si>
   <si>
     <t>218/Kly SD-I</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>CONSTRUCTURE</t>
   </si>
   <si>
     <t>Continuation for Uploading of FTK testing data at Water Quality Dash Board in Nadia District under Nadia Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000022/2023-2024</t>
   </si>
   <si>
     <t>578/ Kly SD-I</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
+    <t>Continuation work order for Uploading of FTK testing data at Water Quality Dash Board in Nadia District under Nadia Division, PHE Dte. for the period from 01.08.2023 to 31.10.2023</t>
+  </si>
+  <si>
+    <t>ORD/000177/2023-2024</t>
+  </si>
+  <si>
+    <t>791/KLYSD-I</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
     <t>PLACEMENT OF FUND FOR ASHA INCENTIVE OF WATER SAMPLE TESTING BY FTK AT DIFFERENT BLOCKS IN THE DISTRICT OF NADIA</t>
   </si>
   <si>
     <t>BILL/00668/2022-2023</t>
   </si>
   <si>
     <t>492/PFMS</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>DISTRICT HEALTH &amp; FAMILY WELFARE SAMITI</t>
-  </si>
-[...13 lines deleted...]
-    <t>27/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -748,170 +748,170 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="I3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>13.8</v>
+        <v>1.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100.49</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
-        <v>1.69</v>
+        <v>13.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.7</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100.49</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0.95</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
@@ -926,51 +926,51 @@
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0.95</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
@@ -984,168 +984,168 @@
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="P7" s="4">
-        <v>7.7</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.49</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.95</v>
+        <v>7.7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>26.05</v>
       </c>
       <c r="P9" s="8">
-        <v>3.6</v>
+        <v>4.5</v>
       </c>
       <c r="Q9" s="8">
-        <v>13.83</v>
+        <v>17.29</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>