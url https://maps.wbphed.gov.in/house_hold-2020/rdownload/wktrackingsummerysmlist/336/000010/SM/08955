--- v0 (2025-12-15)
+++ v1 (2026-05-24)
@@ -149,51 +149,51 @@
   <si>
     <t>RTOR000176/2023-2024</t>
   </si>
   <si>
     <t>311/ND</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- IV/A, IV/B, IV/C, VI/A &amp; VI/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000356/2023-2024</t>
   </si>
   <si>
     <t>4589/ND</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>25/03/2026</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>