--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -125,78 +125,78 @@
   <si>
     <t>21/12/2021</t>
   </si>
   <si>
     <t>21/03/2022</t>
   </si>
   <si>
     <t>ORIENT CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2022-2023</t>
   </si>
   <si>
     <t>4291/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- IV/A, IV/B, IV/C, VI/A &amp; VI/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000356/2023-2024</t>
+  </si>
+  <si>
+    <t>4589/ND</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>20/09/2026</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
+  </si>
+  <si>
     <t>RTOR000176/2023-2024</t>
   </si>
   <si>
     <t>311/ND</t>
   </si>
   <si>
     <t>15/01/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,141 +837,141 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>18.65</v>
+        <v>2427.03</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="P6" s="4">
-        <v>2427.03</v>
+        <v>18.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>2650.78</v>