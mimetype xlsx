--- v1 (2026-02-07)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,74 @@
     <t>RTOR000080/2021-2022</t>
   </si>
   <si>
     <t>783/ND</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000722/2024-2025</t>
   </si>
   <si>
     <t>7571/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Advance payment for road restoration of work "Majdia Banpur Road from 0.000 Km to 1.70 Km Road damaged restoration work in black top portion 0.00 km to 0.40 km &amp; shoulder portion 0.40 km to1.70 km against the work of 'laying of clear water under JJM Scheme of PHE Dte' under Nadia Highway Division No-I in the district of Nadia during the year 2024-25."</t>
+  </si>
+  <si>
+    <t>BILL/00925/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-025-376</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, NADIA HIGHWAY DIVISION NO-I, P.W. (ROADS) DIRECTORATE</t>
+  </si>
+  <si>
+    <t>Advance payment for road restoration of work "Majdia Bhajanghat Road from Ch 0.0 Km to Ch 2.50 Km Road damaged restoration work against the work of 'laying of pipeline under JJM Scheme by PHE Dte' under Nadia Highway Division No-I in the district of Nadia during the year 2024-25."</t>
+  </si>
+  <si>
+    <t>BILL/00926/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-025-377</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +669,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -863,54 +887,54 @@
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="4">
         <v>193.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.32</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>12.05</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -922,54 +946,54 @@
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P5" s="4">
         <v>4.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.67</v>
       </c>
       <c r="S5" s="4">
         <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -983,54 +1007,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>9.35</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1284,87 +1308,201 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P11" s="4">
         <v>34.21</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P12" s="4">
+        <v>22.73</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P13" s="4">
+        <v>17.55</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>542.35</v>
+      </c>
+      <c r="P14" s="8">
+        <v>36.62</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>6.75</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>