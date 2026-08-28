--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,156 +89,156 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>Nadia Division</t>
   </si>
   <si>
     <t>Proving FHTC (Functional Household Tap Connection ) by retrofitting under Jalswapno with utility shifting of water pipeline in connection to the work under Nadia highway Division I PWD (Roads)Dte along Dhubulia-Mayapur Road 0.00 Kmp to 11.12 kmp under Sur</t>
   </si>
   <si>
     <t>SM/08890</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing FHTC (Functional Household Tap Connection) by retrofitting under "Jalswapno" with Utility Shifting of water pipeline in connection to the work under Nadia Highway Division - I PWD (Roads) Dte. along and across Dhubulia Mayapur Road 0.00 Kpm to 11.12 Kpm under Surface Based Water Supply Scheme (Northern Sector part III) under Krishnagar Sub Division under Nadia Divn,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000455/2021-2022</t>
+  </si>
+  <si>
+    <t>7434/ND</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>27/03/2022</t>
+  </si>
+  <si>
+    <t>H I ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000001/2021-2022</t>
+  </si>
+  <si>
+    <t>6830/ND</t>
+  </si>
+  <si>
+    <t>17/11/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Restoration of impact zone along Dhubulia Mayapur road in connection to the work ¿Providing FHTC by retrofitting Utility Shifting of water pipeline in connection to the work under Nadia Highway Division - I PWD (Roads) Dte. along and across Dhubulia Mayapur Road 0.00 Kpm to 11.12 Kpm under Surface Based Water Supply Scheme (Northern Sector part III) under Krishnagar Sub Division under Nadia Divn,PHE Dte.¿</t>
+  </si>
+  <si>
+    <t>ORD/000727/2021-2022</t>
+  </si>
+  <si>
+    <t>243/KSD</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for Augmentation for Intake, WTP &amp; Rising Main of Surface Water Based Water Supply Scheme for Northern Sector Part-III in Krishnagar-II &amp; Nabadwip (Part) Block of Nadia District under Nadia Division, PHE Dte.(including Survey, Design and Estimate).</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000196/2022-2023</t>
+  </si>
+  <si>
+    <t>4547/ND</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>20/11/2022</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
+  </si>
+  <si>
+    <t>RTOR000037/2021-2022</t>
+  </si>
+  <si>
+    <t>454/ND</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>RTOR000035/2021-2022</t>
+  </si>
+  <si>
+    <t>427/ND</t>
+  </si>
+  <si>
+    <t>RTOR000080/2021-2022</t>
+  </si>
+  <si>
+    <t>783/ND</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
     <t>Proving FHTC (Functional Household Tap Connection ) by retrofitting under Jalswapno with utility shifting of water pipeline in connection to the work under Nadia highway Division I PWD (Roads)Dte along Dhubulia-Mayapur Road 0.00 Kmp to 11.12 kmp under Surface water based water supply scheme (Northern Sector Part-III ) under Krishnagar Sub-division under Nadia Division , PH.E Dte. (Block- Nabadwip and Krishnagar-II)</t>
   </si>
   <si>
     <t>VCH/001118/2021-2022</t>
   </si>
   <si>
     <t>697/PFMS</t>
   </si>
   <si>
     <t>28/03/2022</t>
-  </si>
-[...94 lines deleted...]
-    <t>18/02/2022</t>
   </si>
   <si>
     <t>Continuation work for Wall Writing Work under Nadia Division P. H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000722/2024-2025</t>
   </si>
   <si>
     <t>7571/ND</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Advance payment for road restoration of work "Majdia Banpur Road from 0.000 Km to 1.70 Km Road damaged restoration work in black top portion 0.00 km to 0.40 km &amp; shoulder portion 0.40 km to1.70 km against the work of 'laying of clear water under JJM Scheme of PHE Dte' under Nadia Highway Division No-I in the district of Nadia during the year 2024-25."</t>
   </si>
   <si>
     <t>BILL/00925/2024-2025</t>
   </si>
@@ -807,516 +807,516 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>146.02</v>
+        <v>193.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>12.05</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>193.5</v>
+        <v>99.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>23.32</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>12.05</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>4.04</v>
       </c>
       <c r="Q5" s="4">
         <v>3.95</v>
       </c>
       <c r="R5" s="4">
         <v>97.67</v>
       </c>
       <c r="S5" s="4">
         <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>9.35</v>
       </c>
       <c r="Q6" s="4">
         <v>9.35</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="P7" s="4">
-        <v>99.96</v>
+        <v>2.13</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="P8" s="4">
-        <v>2.13</v>
+        <v>1.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="P9" s="4">
-        <v>1.99</v>
+        <v>10.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>10.87</v>
+        <v>146.02</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P11" s="4">
         <v>34.21</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>