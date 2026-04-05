--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -1004,54 +1004,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
         <v>96.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>26.67</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>27.56</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1156,54 +1156,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>2540.33</v>
       </c>
       <c r="P10" s="8">
-        <v>26.67</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>1.05</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>