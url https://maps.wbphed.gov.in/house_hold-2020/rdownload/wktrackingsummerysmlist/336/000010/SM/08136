--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -179,51 +179,51 @@
   <si>
     <t>RTOR000087/2022-2023</t>
   </si>
   <si>
     <t>4274/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Providing FHTC, Supplying, laying of distribution system including with all necessary specials, valves, UPVC/HDPE Pipes, 10 mm gun metal ferrule, saddle piece etc. &amp; Construction of Manifold all complete for Zone- III/A, III/B, VIII/A, VIII/B, VIII/C, IX/A &amp; IX/B (Northern Sector Part-II) Under Nakashipara Block of Nadia District.</t>
   </si>
   <si>
     <t>ORD/000355/2023-2024</t>
   </si>
   <si>
     <t>4588/ND</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
-    <t>26/09/2025</t>
+    <t>25/03/2026</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1004,54 +1004,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
         <v>96.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>26.67</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>27.56</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1156,54 +1156,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>2540.33</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>26.67</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>