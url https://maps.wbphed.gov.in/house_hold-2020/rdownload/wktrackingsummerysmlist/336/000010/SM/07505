--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,71 +144,50 @@
     <t>ORD/000466/2020-2021</t>
   </si>
   <si>
     <t>972/ND</t>
   </si>
   <si>
     <t>25/02/2021</t>
   </si>
   <si>
     <t>26/05/2021</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000095/2022-2023</t>
   </si>
   <si>
     <t>4282/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,51 +576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -872,54 +851,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="P5" s="4">
         <v>97</v>
       </c>
       <c r="Q5" s="4">
-        <v>27.21</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>28.05</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -943,148 +922,87 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>12.52</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...18 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>234.52</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>