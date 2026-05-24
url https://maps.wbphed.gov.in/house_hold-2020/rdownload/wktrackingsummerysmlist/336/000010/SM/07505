--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -851,54 +851,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="P5" s="4">
         <v>97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>27.21</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>28.05</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -942,54 +942,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>234.52</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>27.21</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>11.6</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>