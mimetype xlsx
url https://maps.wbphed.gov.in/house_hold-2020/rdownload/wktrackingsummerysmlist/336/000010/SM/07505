--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,50 +144,71 @@
     <t>ORD/000466/2020-2021</t>
   </si>
   <si>
     <t>972/ND</t>
   </si>
   <si>
     <t>25/02/2021</t>
   </si>
   <si>
     <t>26/05/2021</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000095/2022-2023</t>
   </si>
   <si>
     <t>4282/ND</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction of OHR, repair and renovation of staff room, repair of boundary wall, construction of service road and restoration of bituminous road. etc. of Surface Water Based Water Supply Scheme for Zone-IV / C (Northern Sector Part-II) in Nakashipara Block of Nadia District to accomodate FHTC under Nadia Division, P.H.E. Dte. [SM/11842].</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000431/2023-2024</t>
+  </si>
+  <si>
+    <t>5557/ND</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>03/12/2026</t>
+  </si>
+  <si>
+    <t>APURBA MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -576,51 +597,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -922,87 +943,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>12.52</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P7" s="4">
+        <v>239.4</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>10</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>473.92</v>
+      </c>
+      <c r="P8" s="8">
+        <v>27.21</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>5.74</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>