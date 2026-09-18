--- v3 (2026-06-02)
+++ v4 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -105,50 +105,215 @@
     <t>Regular Monitoring of Drinking Water Testing Laboratories Related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission</t>
   </si>
   <si>
     <t>SM/19288</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>Continuation work order for Maintenance in Ketugram Sub District Water Testing Laboratory within Katwa sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [01.08.2025 to 31.03.2026]</t>
   </si>
   <si>
     <t>ORD/000630/2025-2026</t>
   </si>
   <si>
     <t>1772/KTS</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>JAGADHATRI CONSTRUCTION AND BUILDERS</t>
+  </si>
+  <si>
+    <t>Annual Maintenance Contract (AMC) for software upgradation and other software related issues in existing computers, refilling of Cartridge of the printers, replacement of battery of UPS in District Lab (1no.), Sub-Dist. Lab (11Nos.) (Barshul SDWTL, Satgachia SDWTL, Monteswar SDWTL, Sankari SDWTL, Anukhal SDWTL, Saktigarh SDWTL, Parulia SDWTL, Ganganandapur SDWTL, Sehera SDWTL, Ketugram SDWTL and Shastri Smriti Sangha) under Burdwan Division, P.H.E. Dte. [Period from 01.08.2025 to 31.01.2026 i.e. Six Months]</t>
+  </si>
+  <si>
+    <t>AE(HQs), Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>J.E. 1 BURDWAN,J.E. 2 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/001020/2025-2026</t>
+  </si>
+  <si>
+    <t>1027/AE/HQ</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>COMPUTER MEDIA</t>
+  </si>
+  <si>
+    <t>Continuation work for Engagement of laboratory personnels i.e. Chemist (One Person), Additional Chemist (One person), Bacteriologist (One Person), Laboratory Assistant (One Person), Sampling Assistant (One Person) and Computer Operator/Data Entry Operator (One Person) for Burdwan District Laboratory under Burdwan Division P.H.E Dte. at PHE Complex, Nababhat, Purba Bardhaman. [Period for 3 (Three) Months i.e. 01.09.2025 to 30.11.2025]</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER R.W.S. BURDWAN SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Burdwan Sadar Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000610/2025-2026</t>
+  </si>
+  <si>
+    <t>2485/BWD</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>ALAKA GHOSH</t>
+  </si>
+  <si>
+    <t>Continuation work for Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 4 Nos. Sub District Laboratories within Kalna Sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For Six Months] i.e. period from 01.08.2025 to 31.01.2026.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000427/2025-2026</t>
+  </si>
+  <si>
+    <t>2227/BWD</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER</t>
+  </si>
+  <si>
+    <t>Continuation work order for Engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant in 1 No. Ketugram Sub District Water Testing Laboratory within Katwe sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For 01.01.2026 to 31.05.2026 i.e 5(Five) Months]</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KATWA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000902/2025-2026</t>
+  </si>
+  <si>
+    <t>2224/KTS</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>Continuation work for Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 2 Nos. Sub District Laboratories within Burdwan Sadar sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period from 01.08.2025 to 31.01.2026]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000324/2025-2026</t>
+  </si>
+  <si>
+    <t>2192/BWD</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL AND SCIENTIFIC WORKS</t>
+  </si>
+  <si>
+    <t>Continuation work for Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 3 Nos. Sub District Laboratories within Headquarters under Burdwan Division, PHE Dte., Purba Bardhaman. [Period from 01.08.2025 to 31.01.2026]</t>
+  </si>
+  <si>
+    <t>J.E. 1 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/000600/2025-2026</t>
+  </si>
+  <si>
+    <t>2191/BWD</t>
+  </si>
+  <si>
+    <t>Continuation work order for Engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant in 1 No. Ketugram Sub District Water Testing Laboratory within Katwa sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For 01.08.2025 to 31.12.2025]</t>
+  </si>
+  <si>
+    <t>ORD/000517/2025-2026</t>
+  </si>
+  <si>
+    <t>1773/KTS</t>
+  </si>
+  <si>
+    <t>Annual Maintenance Contract (AMC) for software upgradation and other software related issues in existing computers, refilling of Cartridge of the printers, replacement of battery of UPS in District Lab (1No.), Sub-Dist. Lab (11Nos.) (Barshul SDWTL, Satgachia SDWTL, Monteswar SDWTL, Sankari SDWTL, Anukhal SDWTL, Saktigarh SDWTL, Parulia SDWTL, Ganganandapur SDWTL, Sehera SDWTL, Bonnobogram SDWTL, Ketugram SDWTL) and NGO Lab (2Nos.) (Shastri Smriti Sangha&amp;Aikyatan Development Society) under Burdwan Division, P.H.E. Dte. [Period from 01.02.2025 to 31.07.2025 i.e. Six Months]</t>
+  </si>
+  <si>
+    <t>J.E. 2 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/001638/2024-2025</t>
+  </si>
+  <si>
+    <t>166/AE/HQ</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Engagement of laboratory personnels i.e. Chemist (One Person), Additional Chemist (One person), Bacteriologist (One Person), Laboratory Assistant (One Person), Sampling Assistant (One Person) and Computer Operator/Data Entry Operator (One Person) for Burdwan District Laboratory under Burdwan Division P.H.E Dte. at PHE Complex, Nababhat, Purba Bardhaman. [Period for 1 (One) Month i.e. 01.03.2026 to 31.03.2026]</t>
+  </si>
+  <si>
+    <t>ORD/001035/2025-2026</t>
+  </si>
+  <si>
+    <t>375/BWD</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>Continuation work for Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 4 Nos. Sub District Laboratories within Kalna Sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For Two Months] i.e. period from 01.02.2026 to 31.03.2026.</t>
+  </si>
+  <si>
+    <t>ORD/001201/2025-2026</t>
+  </si>
+  <si>
+    <t>162/BWD</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -537,73 +702,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -710,87 +875,697 @@
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>0.56</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>4.19</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="4">
+        <v>20.51</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P7" s="4">
+        <v>2.94</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>9.73</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>15.06</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.94</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.28</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P13" s="4">
+        <v>6.01</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>65.07</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>