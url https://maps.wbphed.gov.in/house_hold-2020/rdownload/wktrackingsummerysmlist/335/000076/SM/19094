--- v4 (2026-06-02)
+++ v5 (2026-09-18)
@@ -113,102 +113,102 @@
   <si>
     <t>Organize one day Sub Division level orientation programme on JJM at involving PRI Functionaries and VWSC members at Purba Bardhaman and Conceptualization, design, implementing implementation of community sensitization / mobilization activities through Wall Painting on legal provision damage or illegal connection of PWSS; safe handling &amp; storage of safe water Quality issues, water conservation and WASH related issues as per guideline of JJM at Purba Bardhaman under Burdwan Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>AE(HQs)</t>
   </si>
   <si>
     <t>J.E. 1 BURDWAN</t>
   </si>
   <si>
     <t>ORD/001050/2023-2024</t>
   </si>
   <si>
     <t>788/BWD</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
+    <t>Conceptualization, design and implementing mass awareness generation through Tableau and using Bus Panel advisement at Purba Bardhaman and printing &amp; Supply 6 types of IEC leaflets &amp; banner for distribution on FHTC, Provision on legal provision damage or illegal connection of PWSS; safe handling &amp; storage of safe Water Quality issues, water conservation and WASH related issues as per guideline of JJM and preparation of web based Digital (A/V) awareness generation cum training material (Bengali) with voice over showcasing IEC and HRD initiative at Purba Bardhaman under Burdwan Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/001049/2023-2024</t>
+  </si>
+  <si>
+    <t>787/BWD</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>DEBNATH BROTHERS</t>
+  </si>
+  <si>
+    <t>Arrangement of different items required in DWSM (District Water and Sanitation Mission) meeting and training program on "Good Chlorine Practice &amp; Analysis of Chlorine Demand &amp; Chlorine available in disinfectants" under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000274/2024-2025</t>
+  </si>
+  <si>
+    <t>310/AE/HQ</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>HAZRA COMPUTER</t>
+  </si>
+  <si>
     <t>Organize IEC activities and Block Level Orientation programme on JJM at Purba Bardhaman and Flex tagging(Scheme information), Wall Painting &amp; Har Ghar Jal Logo , Light Board; Conceptualization, design and implementing mass awareness generation through Tableau &amp; Miking, Local News Channel, Printing &amp; Supply Of IEC Banner &amp; leaflets by dissemination of awareness generation IEC messages regarding JJM/FHTC, Prevention of illegal connection or damages of PWSS; safe handling &amp; storage of safe water Quality issues, water conservation and wash related issues as per guideline of JJM in different place of Gram Panchayets.</t>
   </si>
   <si>
     <t>AE(HQs),Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000427/2024-2025</t>
   </si>
   <si>
     <t>3056/BWD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>05/10/2024</t>
-  </si>
-[...31 lines deleted...]
-    <t>DEBNATH BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -797,200 +797,200 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>30.4</v>
+        <v>22.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>30.4</v>
+        <v>11.3</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>49.76</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.58</v>
       </c>
       <c r="Q5" s="4">
         <v>0.58</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>22.72</v>
+        <v>30.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.3</v>
+        <v>30.4</v>
       </c>
       <c r="R6" s="4">
-        <v>49.76</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>