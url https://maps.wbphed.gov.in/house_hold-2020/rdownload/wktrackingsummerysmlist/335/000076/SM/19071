--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -788,141 +788,240 @@
   <si>
     <t>1176/JJM</t>
   </si>
   <si>
     <t>Grant the remuneration of lab staff for the month of July 2024</t>
   </si>
   <si>
     <t>BILL/00566/2024-2025</t>
   </si>
   <si>
     <t>BILL/00189/2024-2025</t>
   </si>
   <si>
     <t>293/JJM</t>
   </si>
   <si>
     <t>Grant the remuneration of lab staff for the month of August-2024</t>
   </si>
   <si>
     <t>BILL/00677/2024-2025</t>
   </si>
   <si>
     <t>856/JJM</t>
   </si>
   <si>
-    <t>Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 2 Nos. Sub District Laboratories within Burdwan Sadar Sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For Twelve Months] i.e. period from 01.08.2024 to 31.07.2025.</t>
-[...5 lines deleted...]
-    <t>2962/BWD</t>
+    <t>Continuation work order for Supply &amp; Delivery of Chemicals, reagents and consumables for 14(Fourteen) laboratories under Burdwan Division, P.H.E. Dte. [For s (six) Months]</t>
+  </si>
+  <si>
+    <t>ORD/000171/2025-2026</t>
+  </si>
+  <si>
+    <t>1825/BWD</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Annual Maintenance Contract (AMC) for software upgradation and other software related issues in existing computers, refilling of Cartridge of the printers, replacement of battery of UPS in District Lab (1No.), Sub-Dist. Lab (11Nos.) (Barshul SDWTL, Satgachia SDWTL, Monteswar SDWTL, Sankari SDWTL, Anukhal SDWTL, Saktigarh SDWTL, Parulia SDWTL, Ganganandapur SDWTL, Sehera SDWTL, Bonnobogram SDWTL, Ketugram SDWTL) and NGO Lab (2Nos.) (Shastri Smriti Sangha&amp;Aikyatan Development Society) under Burdwan Division, P.H.E. Dte. [Period from 01.02.2025 to 31.07.2025 i.e. Six Months]</t>
+  </si>
+  <si>
+    <t>ORD/001271/2024-2025</t>
+  </si>
+  <si>
+    <t>166/AE/HQ</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 4 Nos. Sub District Laboratories within Kalna Sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For Six Months] i.e. period from 01.08.2025 to 31.01.2026.</t>
+  </si>
+  <si>
+    <t>ORD/000427/2025-2026</t>
+  </si>
+  <si>
+    <t>2227/BWD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>Continuation work for Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 1 No. Sub District Laboratory within Durgapur Sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period 01.08.2025 to 31.08.2025 i.e. 1 (one) Month]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000342/2025-2026</t>
+  </si>
+  <si>
+    <t>2206/BWD</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>Arrear salary (From January'23 to August'23) for the laboratory personnel (Bacteriologist, Laboratory Assistant) of Bonnabagram Subdivision laboratory under Durgapur Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000688/2023-2024</t>
+  </si>
+  <si>
+    <t>899/DSD</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>CLIFFORD FACILITY SERVICES PVT.LTD.</t>
+  </si>
+  <si>
+    <t>SupervisionandextendsupporttoNABLrecognizedWaterQualityTestingBlocklevelLaboratoryunderTheExecutiveEngineer,BurdwanDivision,PublicHealthEngineeringDirectorate,GovernmentofWestBengalbyassigningteamofcompetentresourcepersonnelwhowillbeengagedforcompletesupervisionforretainingNABLrecognitionandcompilationofpreparatoryup-to-datedocumentation,Calibrationforon-sitesurveillancebyNABL(asperNABL139)foraperiodofonemonthfromthedateofcommencement.(NameofSDL: Sankari Sub District Water Testing Laboratory under Burdwan Sadar Sub Division.)</t>
+  </si>
+  <si>
+    <t>ORD/000976/2023-2024</t>
+  </si>
+  <si>
+    <t>3059/BSD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>SupervisionandextendsupporttoNABLrecognizedWaterQualityTestingBlocklevelLaboratoryunderTheExecutiveEngineer,BurdwanDivision,PublicHealthEngineeringDirectorate,GovernmentofWestBengalbyassigningteamofcompetentresourcepersonnelwhowillbeengagedforcompletesupervisionforretainingNABLrecognitionandcompilationofpreparatoryup-to-datedocumentation,Calibrationforon-sitesurveillancebyNABL(asperNABL139)foraperiodofonemonthfromthedateofcommencement.(NameofSDL:Sehera Sub District Water Testing Laboratory under Burdwan Sadar Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000977/2023-2024</t>
+  </si>
+  <si>
+    <t>3060/BSD</t>
+  </si>
+  <si>
+    <t>Continuation work order for Engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant in 1 No. Ketugram Sub District Water Testing Laboratory within Katwa sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For 01.01.2025 to 31.01.2025] [Sl No -01]</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KATWA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001194/2024-2025</t>
+  </si>
+  <si>
+    <t>1812/KTS</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>JAGADHATRI CONSTRUCTION AND BUILDERS</t>
+  </si>
+  <si>
+    <t>Continuation work for Engagement of 4 Nos Laboratory personnel (Analyst) at 3 Nos Water Testing Laboratories under Burdwan Division, PHE Dte. [Period: For One Month (01.07.24 to 31.07.24)]</t>
+  </si>
+  <si>
+    <t>ORD/000476/2024-2025</t>
+  </si>
+  <si>
+    <t>374/AE/HQ</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>Engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant in 1 No. Ketugram Sub District Water Testing Laboratory within Katwa sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For 01 Months]</t>
+  </si>
+  <si>
+    <t>ORD/001054/2024-2025</t>
+  </si>
+  <si>
+    <t>1660/KTS</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for Engagement of Laboratory personnel (Sampling Assistant) in Bananabagram Sub District Laboratory within Headquarters under Burdwan Division, PHE Dte., Purba Bardhaman. [Period for 01.06.2024 to 31.07.2024].</t>
+  </si>
+  <si>
+    <t>ORD/000430/2024-2025</t>
+  </si>
+  <si>
+    <t>303/AE/HQ</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
-    <t>31/07/2025</t>
-[...77 lines deleted...]
-    <t>01/09/2025</t>
+    <t>Salary bill (from January 2024 to February 2024) for the laboratory personnel (Bacteriologist, Laboratory Assistant) of Bonnabagrum Sub-Division laboratory under Durgapur Sub-Division, P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001274/2023-2024</t>
+  </si>
+  <si>
+    <t>994/DSD</t>
+  </si>
+  <si>
+    <t>03/03/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of Chemicals, reagents and consumables for 14(Fourteen) laboratories under Burdwan Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000710/2024-2025</t>
+  </si>
+  <si>
+    <t>3712/BWD</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1311,51 +1410,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W68"/>
+  <dimension ref="A1:W74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -4846,483 +4945,851 @@
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
         <v>258</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>260</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>261</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>262</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P61" s="4">
-        <v>19.04</v>
+        <v>19.69</v>
       </c>
       <c r="Q61" s="4">
         <v>0</v>
       </c>
       <c r="R61" s="4">
         <v>0</v>
       </c>
       <c r="S61" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
         <v>263</v>
       </c>
-      <c r="I62" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J62" s="13"/>
+      <c r="I62" s="13"/>
+      <c r="J62" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K62" s="4" t="s">
         <v>264</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>265</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>266</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>267</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>129</v>
+        <v>38</v>
       </c>
       <c r="P62" s="4">
-        <v>19.69</v>
+        <v>0.99</v>
       </c>
       <c r="Q62" s="4">
         <v>0</v>
       </c>
       <c r="R62" s="4">
         <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>0</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
         <v>268</v>
       </c>
-      <c r="I63" s="13"/>
+      <c r="I63" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="J63" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>269</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>270</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>271</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P63" s="4">
-        <v>0.99</v>
+        <v>20.51</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="J64" s="13"/>
       <c r="K64" s="4" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="O64" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P64" s="4">
-        <v>20.51</v>
+        <v>0.8</v>
       </c>
       <c r="Q64" s="4">
         <v>0</v>
       </c>
       <c r="R64" s="4">
         <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>0</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>111</v>
+        <v>274</v>
       </c>
       <c r="J65" s="13" t="s">
-        <v>112</v>
+        <v>279</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>276</v>
+        <v>98</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>129</v>
+        <v>283</v>
       </c>
       <c r="P65" s="4">
-        <v>9.73</v>
+        <v>0.66</v>
       </c>
       <c r="Q65" s="4">
         <v>0</v>
       </c>
       <c r="R65" s="4">
         <v>0</v>
       </c>
       <c r="S65" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="J66" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="J66" s="13" t="s">
+        <v>112</v>
+      </c>
       <c r="K66" s="4" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="O66" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P66" s="4">
-        <v>15.06</v>
+        <v>0.9</v>
       </c>
       <c r="Q66" s="4">
         <v>0</v>
       </c>
       <c r="R66" s="4">
         <v>0</v>
       </c>
       <c r="S66" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="J67" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="J67" s="13" t="s">
+        <v>112</v>
+      </c>
       <c r="K67" s="4" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="L67" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="M67" s="4" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="N67" s="4" t="s">
         <v>288</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
       <c r="P67" s="4">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="Q67" s="4">
         <v>0</v>
       </c>
       <c r="R67" s="4">
         <v>0</v>
       </c>
       <c r="S67" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
-      <c r="A68" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S68" s="8"/>
+      <c r="A68" s="3">
+        <v>66</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="3"/>
+      <c r="D68" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H68" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="I68" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J68" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="K68" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="M68" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="N68" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="O68" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="P68" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q68" s="4">
+        <v>0</v>
+      </c>
+      <c r="R68" s="4">
+        <v>0</v>
+      </c>
+      <c r="S68" s="4">
+        <v>100</v>
+      </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
+    <row r="69" spans="1:23">
+      <c r="A69" s="3">
+        <v>67</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C69" s="3"/>
+      <c r="D69" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H69" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J69" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K69" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="L69" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="M69" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="N69" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="O69" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P69" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="Q69" s="4">
+        <v>0</v>
+      </c>
+      <c r="R69" s="4">
+        <v>0</v>
+      </c>
+      <c r="S69" s="4">
+        <v>100</v>
+      </c>
+      <c r="T69" s="1"/>
+      <c r="U69" s="1"/>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+    </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="3">
+        <v>68</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C70" s="3"/>
+      <c r="D70" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H70" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J70" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="K70" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="L70" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="M70" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="N70" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="O70" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="P70" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q70" s="4">
+        <v>0</v>
+      </c>
+      <c r="R70" s="4">
+        <v>0</v>
+      </c>
+      <c r="S70" s="4">
+        <v>100</v>
+      </c>
+      <c r="T70" s="1"/>
+      <c r="U70" s="1"/>
+      <c r="V70" s="1"/>
+      <c r="W70" s="1"/>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="3">
+        <v>69</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="3"/>
+      <c r="D71" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H71" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="I71" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J71" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K71" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="L71" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N71" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="O71" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P71" s="4">
+        <v>0.25</v>
+      </c>
+      <c r="Q71" s="4">
+        <v>0</v>
+      </c>
+      <c r="R71" s="4">
+        <v>0</v>
+      </c>
+      <c r="S71" s="4">
+        <v>100</v>
+      </c>
+      <c r="T71" s="1"/>
+      <c r="U71" s="1"/>
+      <c r="V71" s="1"/>
+      <c r="W71" s="1"/>
+    </row>
+    <row r="72" spans="1:23">
+      <c r="A72" s="3">
+        <v>70</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H72" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="I72" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="J72" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="K72" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="L72" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="M72" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="N72" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="O72" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="P72" s="4">
+        <v>0.63</v>
+      </c>
+      <c r="Q72" s="4">
+        <v>0</v>
+      </c>
+      <c r="R72" s="4">
+        <v>0</v>
+      </c>
+      <c r="S72" s="4">
+        <v>100</v>
+      </c>
+      <c r="T72" s="1"/>
+      <c r="U72" s="1"/>
+      <c r="V72" s="1"/>
+      <c r="W72" s="1"/>
+    </row>
+    <row r="73" spans="1:23">
+      <c r="A73" s="3">
+        <v>71</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C73" s="3"/>
+      <c r="D73" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H73" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="I73" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J73" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="M73" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="N73" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="O73" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P73" s="4">
+        <v>39.74</v>
+      </c>
+      <c r="Q73" s="4">
+        <v>0</v>
+      </c>
+      <c r="R73" s="4">
+        <v>0</v>
+      </c>
+      <c r="S73" s="4">
+        <v>100</v>
+      </c>
+      <c r="T73" s="1"/>
+      <c r="U73" s="1"/>
+      <c r="V73" s="1"/>
+      <c r="W73" s="1"/>
+    </row>
+    <row r="74" spans="1:23">
+      <c r="A74" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="B74" s="7"/>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="14"/>
+      <c r="I74" s="14"/>
+      <c r="J74" s="14"/>
+      <c r="K74" s="8"/>
+      <c r="L74" s="8"/>
+      <c r="M74" s="8"/>
+      <c r="N74" s="8"/>
+      <c r="O74" s="8">
+        <v>156.19</v>
+      </c>
+      <c r="P74" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="8">
+        <v>0</v>
+      </c>
+      <c r="R74" s="8"/>
+      <c r="S74" s="8"/>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1"/>
+      <c r="V74" s="1"/>
+      <c r="W74" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A68:N68"/>
+    <mergeCell ref="A74:N74"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>