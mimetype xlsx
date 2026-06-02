--- v2 (2026-04-01)
+++ v3 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -818,77 +818,65 @@
   <si>
     <t>1825/BWD</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>Annual Maintenance Contract (AMC) for software upgradation and other software related issues in existing computers, refilling of Cartridge of the printers, replacement of battery of UPS in District Lab (1No.), Sub-Dist. Lab (11Nos.) (Barshul SDWTL, Satgachia SDWTL, Monteswar SDWTL, Sankari SDWTL, Anukhal SDWTL, Saktigarh SDWTL, Parulia SDWTL, Ganganandapur SDWTL, Sehera SDWTL, Bonnobogram SDWTL, Ketugram SDWTL) and NGO Lab (2Nos.) (Shastri Smriti Sangha&amp;Aikyatan Development Society) under Burdwan Division, P.H.E. Dte. [Period from 01.02.2025 to 31.07.2025 i.e. Six Months]</t>
   </si>
   <si>
     <t>ORD/001271/2024-2025</t>
   </si>
   <si>
     <t>166/AE/HQ</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
-    <t>Continuation work for Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 4 Nos. Sub District Laboratories within Kalna Sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For Six Months] i.e. period from 01.08.2025 to 31.01.2026.</t>
-[...5 lines deleted...]
-    <t>2227/BWD</t>
+    <t>Continuation work for Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 1 No. Sub District Laboratory within Durgapur Sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period 01.08.2025 to 31.08.2025 i.e. 1 (one) Month]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000342/2025-2026</t>
+  </si>
+  <si>
+    <t>2206/BWD</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
-    <t>01/02/2026</t>
-[...13 lines deleted...]
-  <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>Arrear salary (From January'23 to August'23) for the laboratory personnel (Bacteriologist, Laboratory Assistant) of Bonnabagram Subdivision laboratory under Durgapur Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer2, Durgapur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000688/2023-2024</t>
   </si>
   <si>
     <t>899/DSD</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>CLIFFORD FACILITY SERVICES PVT.LTD.</t>
   </si>
   <si>
     <t>SupervisionandextendsupporttoNABLrecognizedWaterQualityTestingBlocklevelLaboratoryunderTheExecutiveEngineer,BurdwanDivision,PublicHealthEngineeringDirectorate,GovernmentofWestBengalbyassigningteamofcompetentresourcepersonnelwhowillbeengagedforcompletesupervisionforretainingNABLrecognitionandcompilationofpreparatoryup-to-datedocumentation,Calibrationforon-sitesurveillancebyNABL(asperNABL139)foraperiodofonemonthfromthedateofcommencement.(NameofSDL: Sankari Sub District Water Testing Laboratory under Burdwan Sadar Sub Division.)</t>
   </si>
   <si>
     <t>ORD/000976/2023-2024</t>
@@ -978,50 +966,179 @@
     <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001274/2023-2024</t>
   </si>
   <si>
     <t>994/DSD</t>
   </si>
   <si>
     <t>03/03/2024</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of Chemicals, reagents and consumables for 14(Fourteen) laboratories under Burdwan Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000710/2024-2025</t>
   </si>
   <si>
     <t>3712/BWD</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for Engagement of Laboratory personnel (Chemist/Bacteriologist and Lab Assistant) including maintenance in 2 Nos. Sub District Laboratories within Burdwan Sadar Sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period from 01.06.2024 to 31.07.2024]</t>
+  </si>
+  <si>
+    <t>ORD/000432/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/BWD</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 3 Nos. Sub District Laboratories within Headquarters under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For Twelve Months] i.e. period from 01.08.2024 to 31.07.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000369/2024-2025</t>
+  </si>
+  <si>
+    <t>2961/BWD</t>
+  </si>
+  <si>
+    <t>Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 1 No. Sub District Laboratory within Durgapur sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For Twelve Months] i.e. period from 01.08.2024 to 31.07.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000371/2024-2025</t>
+  </si>
+  <si>
+    <t>2963/BWD</t>
+  </si>
+  <si>
+    <t>Supply of Residual Chlorine Kit and engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant and Sampling Assistant) including maintenance in 4 Nos. Sub District Laboratories within Kalna Sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For Twelve Months] i.e. period from 01.08.2024 to 31.07.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000372/2024-2025</t>
+  </si>
+  <si>
+    <t>2964/BWD</t>
+  </si>
+  <si>
+    <t>Continuation work for Engagement of Laboratory personnel (Chemist/Bacteriologist and Lab Assistant) including maintenance in 3 Nos. Sub District Laboratories within Headquarters under Burdwan Division, PHE Dte., Purba Bardhaman. [Period from 01.06.2024 to 31.07.2024]</t>
+  </si>
+  <si>
+    <t>ORD/000431/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/BWD</t>
+  </si>
+  <si>
+    <t>Payment of festival bonus for 6 (six) nos Laboratory Staff of Burdwan District Laboratory under Burdwan Division P.H.E Dte. at PHE Complex, Nababhat, Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000979/2024-2025</t>
+  </si>
+  <si>
+    <t>403/RWS</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation work for Engagement of laboratory personnels i.e. Chemist (One Person), Additional Chemist (One person), Bacteriologist (One Person), Laboratory Assistant (One Person), Sampling Assistant (One Person) and Computer Operator/Data Entry Operator (One Person) for Burdwan District Laboratory under Burdwan Division P.H.E Dte. at PHE Complex, Nababhat, Purba Bardhaman. [Period for 6 (Six) Months i.e. 01.12.2024 to 31.05.2025]</t>
+  </si>
+  <si>
+    <t>ORD/001235/2024-2025</t>
+  </si>
+  <si>
+    <t>4167-A/BWD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>Continuation work for Engagement of 4 Nos Laboratory personnel (Analyst) at 4 Nos Water Testing Laboratories under Burdwan Division, PHE Dte [Period:One Month (01.07.24 to 31.07.24)]</t>
+  </si>
+  <si>
+    <t>ORD/000475/2024-2025</t>
+  </si>
+  <si>
+    <t>373/AE/HQ</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Engagement of 1 No. Laboratory Assistant at Bonnabagram Water Testing Laboratories under Burdwan Division, PHE Dte [Period: For Four Months (01.07.24 to 31.07.24)]</t>
+  </si>
+  <si>
+    <t>ORD/000477/2024-2025</t>
+  </si>
+  <si>
+    <t>375/AE/HQ</t>
+  </si>
+  <si>
+    <t>Engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant in 1 No. Ketugram Sub District Water Testing Laboratory within Katwa sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For 01.03.2025 to 31.07.2025] (Sl No-01)</t>
+  </si>
+  <si>
+    <t>ORD/001241/2024-2025</t>
+  </si>
+  <si>
+    <t>318/KTS</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Continuation work Order for Engagement of Laboratory personnel (Chemist/Bacteriologist/ Lab Assistant in 1 No. Ketugram Sub District Water Testing Laboratory within Katwa sub Division under Burdwan Division, PHE Dte., Purba Bardhaman. [Period For 01.02.2025 to 28.02.2025] [Sl No -1]</t>
+  </si>
+  <si>
+    <t>ORD/001196/2024-2025</t>
+  </si>
+  <si>
+    <t>147/KTS</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>Supply, fitting, fixing of different computer spare parts of District Lab (1no.), Sub-Dist. Lab (11Nos.) (Barshul SDWTL, Satgachia SDWTL, Monteswar SDWTL, Sankari SDWTL, Anukhal SDWTL, Saktigarh SDWTL, Parulia SDWTL, Ganganandapur SDWTL, Sehera SDWTL, Bonnobogram SDWTL, Ketugram SDWTL) and NGO Lab (2Nos.) (Shastri Smriti Sangha &amp; Aikyatan Development Society) under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001272/2024-2025</t>
+  </si>
+  <si>
+    <t>167/AE/HQ</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1410,51 +1527,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W74"/>
+  <dimension ref="A1:W85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1573,54 +1690,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>8.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>65.29</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1634,54 +1751,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1695,54 +1812,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1756,54 +1873,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1817,54 +1934,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>5.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.04</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1876,54 +1993,54 @@
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>0.72</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1935,54 +2052,54 @@
         <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>0.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1996,54 +2113,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P10" s="4">
         <v>0.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -2057,54 +2174,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P11" s="4">
         <v>0.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2118,54 +2235,54 @@
       <c r="I12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>7.67</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7.67</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2177,54 +2294,54 @@
         <v>83</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>0.72</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2238,54 +2355,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P14" s="4">
         <v>0.87</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2299,54 +2416,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P15" s="4">
         <v>0.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2358,54 +2475,54 @@
         <v>95</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>4.24</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.13</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>97.28</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2419,54 +2536,54 @@
       <c r="I17" s="13" t="s">
         <v>78</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P17" s="4">
         <v>0.88</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>97.15</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2480,54 +2597,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P18" s="4">
         <v>5.3</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>5.3</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2541,54 +2658,54 @@
       <c r="I19" s="13" t="s">
         <v>111</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>112</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P19" s="4">
         <v>2.99</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2602,54 +2719,54 @@
       <c r="I20" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P20" s="4">
         <v>7.59</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>7.59</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>50</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2663,54 +2780,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P21" s="4">
         <v>0.37</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2722,54 +2839,54 @@
         <v>123</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13" t="s">
         <v>124</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P22" s="4">
         <v>0.79</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2783,54 +2900,54 @@
       <c r="I23" s="13" t="s">
         <v>78</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>124</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>133</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P23" s="4">
         <v>0.21</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>98.57</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2844,54 +2961,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P24" s="4">
         <v>0.87</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2905,54 +3022,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>139</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>140</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P25" s="4">
         <v>1</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -2966,54 +3083,54 @@
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P26" s="4">
         <v>0.87</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
         <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -3027,54 +3144,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P27" s="4">
         <v>0.87</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S27" s="4">
         <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -5063,733 +5180,1402 @@
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
         <v>268</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="J63" s="13"/>
       <c r="K63" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P63" s="4">
-        <v>20.51</v>
+        <v>0.8</v>
       </c>
       <c r="Q63" s="4">
         <v>0</v>
       </c>
       <c r="R63" s="4">
         <v>0</v>
       </c>
       <c r="S63" s="4">
         <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="J64" s="13"/>
+        <v>269</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>275</v>
+      </c>
       <c r="K64" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>277</v>
+        <v>98</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>44</v>
+        <v>279</v>
       </c>
       <c r="P64" s="4">
-        <v>0.8</v>
+        <v>0.66</v>
       </c>
       <c r="Q64" s="4">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="R64" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S64" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>274</v>
+        <v>111</v>
       </c>
       <c r="J65" s="13" t="s">
-        <v>279</v>
+        <v>112</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>98</v>
+        <v>284</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>283</v>
+        <v>129</v>
       </c>
       <c r="P65" s="4">
-        <v>0.66</v>
+        <v>0.9</v>
       </c>
       <c r="Q65" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R65" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S65" s="4">
         <v>100</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="I66" s="13" t="s">
         <v>111</v>
       </c>
       <c r="J66" s="13" t="s">
         <v>112</v>
       </c>
       <c r="K66" s="4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="O66" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P66" s="4">
-        <v>0.9</v>
+        <v>0.51</v>
       </c>
       <c r="Q66" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R66" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S66" s="4">
         <v>100</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="I67" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J67" s="13" t="s">
         <v>289</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="K67" s="4" t="s">
         <v>290</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>291</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>129</v>
+        <v>293</v>
       </c>
       <c r="P67" s="4">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="Q67" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R67" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S67" s="4">
         <v>100</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J68" s="13" t="s">
-        <v>293</v>
+        <v>27</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>266</v>
+        <v>298</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>297</v>
+        <v>44</v>
       </c>
       <c r="P68" s="4">
-        <v>0.59</v>
+        <v>0.87</v>
       </c>
       <c r="Q68" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R68" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S68" s="4">
         <v>100</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J69" s="13" t="s">
-        <v>27</v>
+        <v>289</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>44</v>
+        <v>293</v>
       </c>
       <c r="P69" s="4">
-        <v>0.87</v>
+        <v>0.59</v>
       </c>
       <c r="Q69" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R69" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S69" s="4">
         <v>100</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J70" s="13" t="s">
-        <v>293</v>
+        <v>27</v>
       </c>
       <c r="K70" s="4" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>306</v>
+        <v>94</v>
       </c>
       <c r="N70" s="4" t="s">
         <v>307</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>297</v>
+        <v>44</v>
       </c>
       <c r="P70" s="4">
-        <v>0.59</v>
+        <v>0.25</v>
       </c>
       <c r="Q70" s="4">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="R70" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S70" s="4">
         <v>100</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
         <v>308</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>26</v>
+        <v>269</v>
       </c>
       <c r="J71" s="13" t="s">
-        <v>27</v>
+        <v>309</v>
       </c>
       <c r="K71" s="4" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>94</v>
+        <v>283</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>44</v>
+        <v>279</v>
       </c>
       <c r="P71" s="4">
-        <v>0.25</v>
+        <v>0.63</v>
       </c>
       <c r="Q71" s="4">
-        <v>0</v>
+        <v>0.63</v>
       </c>
       <c r="R71" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S71" s="4">
         <v>100</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>274</v>
+        <v>26</v>
       </c>
       <c r="J72" s="13" t="s">
-        <v>313</v>
+        <v>27</v>
       </c>
       <c r="K72" s="4" t="s">
         <v>314</v>
       </c>
       <c r="L72" s="4" t="s">
         <v>315</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>283</v>
+        <v>129</v>
       </c>
       <c r="P72" s="4">
-        <v>0.63</v>
+        <v>39.74</v>
       </c>
       <c r="Q72" s="4">
-        <v>0</v>
+        <v>39.74</v>
       </c>
       <c r="R72" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S72" s="4">
         <v>100</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="J73" s="13" t="s">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>320</v>
+        <v>115</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>321</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>129</v>
+        <v>44</v>
       </c>
       <c r="P73" s="4">
-        <v>39.74</v>
+        <v>1.98</v>
       </c>
       <c r="Q73" s="4">
-        <v>0</v>
+        <v>1.98</v>
       </c>
       <c r="R73" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S73" s="4">
         <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
-      <c r="A74" s="7" t="s">
+      <c r="A74" s="3">
+        <v>72</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H74" s="13" t="s">
         <v>322</v>
       </c>
-      <c r="B74" s="7"/>
-[...22 lines deleted...]
-      <c r="S74" s="8"/>
+      <c r="I74" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J74" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K74" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="M74" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="N74" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="O74" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="P74" s="4">
+        <v>29.46</v>
+      </c>
+      <c r="Q74" s="4">
+        <v>14.83</v>
+      </c>
+      <c r="R74" s="4">
+        <v>50.32</v>
+      </c>
+      <c r="S74" s="4">
+        <v>50</v>
+      </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
+    <row r="75" spans="1:23">
+      <c r="A75" s="3">
+        <v>73</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C75" s="3"/>
+      <c r="D75" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H75" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="I75" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="J75" s="13"/>
+      <c r="K75" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="L75" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="M75" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="N75" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="O75" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P75" s="4">
+        <v>10.49</v>
+      </c>
+      <c r="Q75" s="4">
+        <v>10.49</v>
+      </c>
+      <c r="R75" s="4">
+        <v>100</v>
+      </c>
+      <c r="S75" s="4">
+        <v>75</v>
+      </c>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1"/>
+      <c r="V75" s="1"/>
+      <c r="W75" s="1"/>
+    </row>
+    <row r="76" spans="1:23">
+      <c r="A76" s="3">
+        <v>74</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H76" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="I76" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J76" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="L76" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="M76" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="N76" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="O76" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P76" s="4">
+        <v>40.12</v>
+      </c>
+      <c r="Q76" s="4">
+        <v>40.12</v>
+      </c>
+      <c r="R76" s="4">
+        <v>100</v>
+      </c>
+      <c r="S76" s="4">
+        <v>2</v>
+      </c>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1"/>
+      <c r="V76" s="1"/>
+      <c r="W76" s="1"/>
+    </row>
+    <row r="77" spans="1:23">
+      <c r="A77" s="3">
+        <v>75</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H77" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="I77" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J77" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K77" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="L77" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="M77" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N77" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O77" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P77" s="4">
+        <v>3.56</v>
+      </c>
+      <c r="Q77" s="4">
+        <v>3.56</v>
+      </c>
+      <c r="R77" s="4">
+        <v>100</v>
+      </c>
+      <c r="S77" s="4">
+        <v>100</v>
+      </c>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1"/>
+      <c r="V77" s="1"/>
+      <c r="W77" s="1"/>
+    </row>
+    <row r="78" spans="1:23">
+      <c r="A78" s="3">
+        <v>76</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C78" s="3"/>
+      <c r="D78" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H78" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J78" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K78" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="L78" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="M78" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="N78" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="O78" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P78" s="4">
+        <v>0.47</v>
+      </c>
+      <c r="Q78" s="4">
+        <v>0.47</v>
+      </c>
+      <c r="R78" s="4">
+        <v>100</v>
+      </c>
+      <c r="S78" s="4">
+        <v>100</v>
+      </c>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1"/>
+      <c r="W78" s="1"/>
+    </row>
+    <row r="79" spans="1:23">
+      <c r="A79" s="3">
+        <v>77</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C79" s="3"/>
+      <c r="D79" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H79" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="I79" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J79" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K79" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="M79" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="N79" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="O79" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P79" s="4">
+        <v>7.67</v>
+      </c>
+      <c r="Q79" s="4">
+        <v>7.67</v>
+      </c>
+      <c r="R79" s="4">
+        <v>100</v>
+      </c>
+      <c r="S79" s="4">
+        <v>100</v>
+      </c>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1"/>
+      <c r="V79" s="1"/>
+      <c r="W79" s="1"/>
+    </row>
+    <row r="80" spans="1:23">
+      <c r="A80" s="3">
+        <v>78</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80" s="3"/>
+      <c r="D80" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H80" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="I80" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J80" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K80" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="L80" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="M80" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="N80" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="O80" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P80" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="Q80" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="R80" s="4">
+        <v>100</v>
+      </c>
+      <c r="S80" s="4">
+        <v>100</v>
+      </c>
+      <c r="T80" s="1"/>
+      <c r="U80" s="1"/>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1"/>
+    </row>
+    <row r="81" spans="1:23">
+      <c r="A81" s="3">
+        <v>79</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C81" s="3"/>
+      <c r="D81" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H81" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="I81" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J81" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K81" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="L81" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="M81" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="N81" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="O81" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P81" s="4">
+        <v>0.16</v>
+      </c>
+      <c r="Q81" s="4">
+        <v>0.16</v>
+      </c>
+      <c r="R81" s="4">
+        <v>100</v>
+      </c>
+      <c r="S81" s="4">
+        <v>100</v>
+      </c>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1"/>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1"/>
+    </row>
+    <row r="82" spans="1:23">
+      <c r="A82" s="3">
+        <v>80</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C82" s="3"/>
+      <c r="D82" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H82" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="I82" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J82" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="K82" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="L82" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="M82" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="N82" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="O82" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="P82" s="4">
+        <v>2.94</v>
+      </c>
+      <c r="Q82" s="4">
+        <v>5.1</v>
+      </c>
+      <c r="R82" s="4">
+        <v>173.21</v>
+      </c>
+      <c r="S82" s="4">
+        <v>100</v>
+      </c>
+      <c r="T82" s="1"/>
+      <c r="U82" s="1"/>
+      <c r="V82" s="1"/>
+      <c r="W82" s="1"/>
+    </row>
+    <row r="83" spans="1:23">
+      <c r="A83" s="3">
+        <v>81</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" s="3"/>
+      <c r="D83" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H83" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="I83" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J83" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="K83" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="L83" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="M83" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="N83" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="O83" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="P83" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q83" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="R83" s="4">
+        <v>100</v>
+      </c>
+      <c r="S83" s="4">
+        <v>100</v>
+      </c>
+      <c r="T83" s="1"/>
+      <c r="U83" s="1"/>
+      <c r="V83" s="1"/>
+      <c r="W83" s="1"/>
+    </row>
+    <row r="84" spans="1:23">
+      <c r="A84" s="3">
+        <v>82</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H84" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J84" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K84" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="L84" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="M84" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="N84" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="O84" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P84" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q84" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="R84" s="4">
+        <v>100</v>
+      </c>
+      <c r="S84" s="4">
+        <v>100</v>
+      </c>
+      <c r="T84" s="1"/>
+      <c r="U84" s="1"/>
+      <c r="V84" s="1"/>
+      <c r="W84" s="1"/>
+    </row>
+    <row r="85" spans="1:23">
+      <c r="A85" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B85" s="7"/>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7"/>
+      <c r="E85" s="11"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="14"/>
+      <c r="I85" s="14"/>
+      <c r="J85" s="14"/>
+      <c r="K85" s="8"/>
+      <c r="L85" s="8"/>
+      <c r="M85" s="8"/>
+      <c r="N85" s="8"/>
+      <c r="O85" s="8">
+        <v>234.93</v>
+      </c>
+      <c r="P85" s="8">
+        <v>183.86</v>
+      </c>
+      <c r="Q85" s="8">
+        <v>78.26</v>
+      </c>
+      <c r="R85" s="8"/>
+      <c r="S85" s="8"/>
+      <c r="T85" s="1"/>
+      <c r="U85" s="1"/>
+      <c r="V85" s="1"/>
+      <c r="W85" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A74:N74"/>
+    <mergeCell ref="A85:N85"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>