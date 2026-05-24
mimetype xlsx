--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -1225,54 +1225,54 @@
       <c r="I9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>1343.97</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>12.97</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1286,54 +1286,54 @@
         <v>62</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>0.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1473,88 +1473,88 @@
       <c r="I13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>28.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>22.89</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>79.06</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1549.57</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>36.15</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>2.33</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>