--- v1 (2026-05-24)
+++ v2 (2026-06-23)
@@ -176,144 +176,144 @@
   <si>
     <t>New service connection at Nudipur PWSS PH-2</t>
   </si>
   <si>
     <t>BILL/02354/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-468</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection at Nudipur PWSS PH-1</t>
   </si>
   <si>
     <t>BILL/02356/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-467</t>
   </si>
   <si>
+    <t>Continuation Work Order for supply of inspection Vehicle for inspection of different JJM related (schemes)works as and when required including supply of driver &amp; fuel(minimum 8 hours duty per day) and all taxes etc. for Burdwan Sub-Division under Burdwan Division,PHE Dte consider 96.00 Km. run per day (Period from 01-08-2024 to 31-10-2024)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000557/2024-2025</t>
+  </si>
+  <si>
+    <t>1500/BSD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>PARVIN BEGAM</t>
+  </si>
+  <si>
+    <t>Continuation work order for "Supply of one No. Diesel Driven Ambassador Car on hire basis for the office of the Assistant Engineer, Burdwan Sub-Division, PHE Dte. (Period from 01-12-2024 to 28-02-2025</t>
+  </si>
+  <si>
+    <t>ORD/001043/2024-2025</t>
+  </si>
+  <si>
+    <t>2636/BSD</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>SK. ASFIA</t>
+  </si>
+  <si>
+    <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for NUDIPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001115/2024-2025</t>
+  </si>
+  <si>
+    <t>477/BWD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>SHIVAM UN-EMPLOYED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Nudipur Water Supply Scheme [ Block- Memari-1] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/001092/2023-2024</t>
+  </si>
+  <si>
+    <t>4512/CMD</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
+  </si>
+  <si>
     <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to CHANCHAL &amp; NUDIPUR Piped Water Supply Scheme under Memari I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000692/2023-2024</t>
   </si>
   <si>
     <t>4389/BWD</t>
   </si>
   <si>
     <t>05/10/2023</t>
   </si>
   <si>
     <t>04/10/2025</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
-  </si>
-[...70 lines deleted...]
-    <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1200,330 +1200,330 @@
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="I9" s="13"/>
+      <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1343.97</v>
+        <v>0.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>12.97</v>
+        <v>0.28</v>
       </c>
       <c r="R9" s="4">
-        <v>0.96</v>
+        <v>33.33</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.85</v>
+        <v>1.2</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.28</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>33.33</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>1.2</v>
+        <v>64.73</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>64.73</v>
+        <v>28.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>22.89</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>79.06</v>
       </c>
       <c r="S12" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>28.96</v>
+        <v>1343.97</v>
       </c>
       <c r="Q13" s="4">
-        <v>22.89</v>
+        <v>12.97</v>
       </c>
       <c r="R13" s="4">
-        <v>79.06</v>
+        <v>0.96</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1549.57</v>