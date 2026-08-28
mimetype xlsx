--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -92,228 +92,228 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Memari-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>NUDIPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18834</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to CHANCHAL &amp; NUDIPUR Piped Water Supply Scheme under Memari I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000692/2023-2024</t>
+  </si>
+  <si>
+    <t>4389/BWD</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>04/10/2025</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Nudipur Water Supply Scheme [ Block- Memari-1] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001092/2023-2024</t>
+  </si>
+  <si>
+    <t>4512/CMD</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>05/11/2023</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000358/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000533/2023-2024</t>
   </si>
   <si>
     <t>4295/BWD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>RTOR000684/2023-2024</t>
   </si>
   <si>
     <t>5057/BWD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
+    <t>Continuation Work Order for supply of inspection Vehicle for inspection of different JJM related (schemes)works as and when required including supply of driver &amp; fuel(minimum 8 hours duty per day) and all taxes etc. for Burdwan Sub-Division under Burdwan Division,PHE Dte consider 96.00 Km. run per day (Period from 01-08-2024 to 31-10-2024)</t>
+  </si>
+  <si>
+    <t>ORD/000557/2024-2025</t>
+  </si>
+  <si>
+    <t>1500/BSD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>PARVIN BEGAM</t>
+  </si>
+  <si>
+    <t>Continuation work order for "Supply of one No. Diesel Driven Ambassador Car on hire basis for the office of the Assistant Engineer, Burdwan Sub-Division, PHE Dte. (Period from 01-12-2024 to 28-02-2025</t>
+  </si>
+  <si>
+    <t>ORD/001043/2024-2025</t>
+  </si>
+  <si>
+    <t>2636/BSD</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>SK. ASFIA</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at SAHAPUR &amp; others water supply scheme under Memari-I Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000100/2024-2025</t>
   </si>
   <si>
     <t>2392/CMD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>MITRA ENTERPRISE</t>
   </si>
   <si>
     <t>New service connection at Nudipur PWSS PH-2</t>
   </si>
   <si>
     <t>BILL/02354/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-468</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection at Nudipur PWSS PH-1</t>
   </si>
   <si>
     <t>BILL/02356/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-467</t>
   </si>
   <si>
-    <t>Continuation Work Order for supply of inspection Vehicle for inspection of different JJM related (schemes)works as and when required including supply of driver &amp; fuel(minimum 8 hours duty per day) and all taxes etc. for Burdwan Sub-Division under Burdwan Division,PHE Dte consider 96.00 Km. run per day (Period from 01-08-2024 to 31-10-2024)</t>
-[...37 lines deleted...]
-  <si>
     <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for NUDIPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001115/2024-2025</t>
   </si>
   <si>
     <t>477/BWD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>SHIVAM UN-EMPLOYED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
-  </si>
-[...34 lines deleted...]
-    <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -842,688 +842,688 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.77</v>
+        <v>1343.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.92</v>
+        <v>28.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.06</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>20.46</v>
+        <v>19.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>47.62</v>
+        <v>3.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.43</v>
+        <v>20.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>13.67</v>
+        <v>0.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.33</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J10" s="13" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>1.2</v>
+        <v>47.62</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>64.73</v>
+        <v>4.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>28.96</v>
+        <v>13.67</v>
       </c>
       <c r="Q12" s="4">
-        <v>22.89</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>79.06</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>1343.97</v>
+        <v>64.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>12.97</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1549.57</v>