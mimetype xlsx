--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,68 +237,50 @@
     <t>BILL/01877/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-361</t>
   </si>
   <si>
     <t>BISHNUPUR Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 500 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Memari-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>ORD/000451/2023-2024</t>
   </si>
   <si>
     <t>3426/BWD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>NATIONAL CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Different Types of work involved in connection with different New Schemes (05 Nos.) Piped Water Supply Scheme under Memari II Block within Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>1116/BWD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SOFIQUL ISLAM</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1, 2 &amp; 3 at BISHNUPUR Water Supply Scheme [ Block- MEMARI-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000791/2023-2024</t>
   </si>
@@ -723,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1463,250 +1445,189 @@
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="J13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>1.52</v>
+        <v>176.89</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
-        <v>176.89</v>
+        <v>44.08</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...20 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1218.74</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>