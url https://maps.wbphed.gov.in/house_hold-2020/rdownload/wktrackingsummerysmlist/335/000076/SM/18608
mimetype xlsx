--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1407,54 +1407,54 @@
       <c r="I12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>870.64</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>219</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>25.15</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1567,54 +1567,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1218.74</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>219</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>17.97</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>