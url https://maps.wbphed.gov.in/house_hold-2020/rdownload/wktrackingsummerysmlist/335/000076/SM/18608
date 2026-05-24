--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -1108,54 +1108,54 @@
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>0.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.19</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1407,54 +1407,54 @@
       <c r="I12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>870.64</v>
       </c>
       <c r="Q12" s="4">
-        <v>219</v>
+        <v>726.91</v>
       </c>
       <c r="R12" s="4">
-        <v>25.15</v>
+        <v>83.49</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1567,54 +1567,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1218.74</v>
       </c>
       <c r="P15" s="8">
-        <v>219</v>
+        <v>727.2</v>
       </c>
       <c r="Q15" s="8">
-        <v>17.97</v>
+        <v>59.67</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>