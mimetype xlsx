--- v5 (2026-05-24)
+++ v6 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -218,105 +218,138 @@
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges for Bishnupur PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/02211/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-404</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>New electric connection for Bishnupur PWSS, PH-1.</t>
   </si>
   <si>
     <t>BILL/01877/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-361</t>
   </si>
   <si>
+    <t>Different Types of work involved in connection with different New Schemes (05 Nos.) Piped Water Supply Scheme under Memari II Block within Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>1116/BWD</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>SOFIQUL ISLAM</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1, 2 &amp; 3 at BISHNUPUR Water Supply Scheme [ Block- MEMARI-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000791/2023-2024</t>
+  </si>
+  <si>
+    <t>4079/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; fitting fixing of pressure gauge &amp; additional submersible cable at Bishnupur, Ukhrid&amp; others water supply scheme under CMD, P.H.E. Dte., Dist.- PurbaBardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000971/2024-2025</t>
+  </si>
+  <si>
+    <t>1252/CMSD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>15/10/2024</t>
+  </si>
+  <si>
     <t>BISHNUPUR Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 500 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Memari-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000451/2023-2024</t>
   </si>
   <si>
     <t>3426/BWD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>NATIONAL CONSTRUCTION</t>
   </si>
   <si>
-    <t>Different Types of work involved in connection with different New Schemes (05 Nos.) Piped Water Supply Scheme under Memari II Block within Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
-[...32 lines deleted...]
-    <t>C.M. ENTERPRISE</t>
+    <t>Field level data validation of FHTC executed by Agencies on the basis of pictorial data with the objective of controlling multiple entry,improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database of BISHNUPUR Pipe Water Supply Scheme in Memari-II Block within Burdwan Sub-Division under Burdwan Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000887/2024-2025</t>
+  </si>
+  <si>
+    <t>2670/BSD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1404,230 +1437,354 @@
       <c r="H12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>870.64</v>
+        <v>176.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>726.91</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>83.49</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>176.89</v>
+        <v>44.08</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="P14" s="4">
-        <v>44.08</v>
+        <v>0.7</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="L15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P15" s="4">
+        <v>870.64</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>726.91</v>
+      </c>
+      <c r="R15" s="4">
+        <v>83.49</v>
+      </c>
+      <c r="S15" s="4">
+        <v>70</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1.52</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1220.96</v>
+      </c>
+      <c r="P17" s="8">
+        <v>727.2</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>59.56</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>