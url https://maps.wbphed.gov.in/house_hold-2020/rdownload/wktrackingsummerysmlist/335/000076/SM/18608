--- v6 (2026-06-23)
+++ v7 (2026-08-28)
@@ -92,264 +92,264 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Memari-II</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>BISHNUPUR PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18608</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>BISHNUPUR Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 500 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Memari-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000451/2023-2024</t>
+  </si>
+  <si>
+    <t>3426/BWD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>NATIONAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1, 2 &amp; 3 at BISHNUPUR Water Supply Scheme [ Block- MEMARI-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000791/2023-2024</t>
+  </si>
+  <si>
+    <t>4079/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>C.M. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000264/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000429/2023-2024</t>
   </si>
   <si>
     <t>3857/BWD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>RTOR000570/2023-2024</t>
   </si>
   <si>
     <t>4942/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at NOAHATI &amp; others water supply scheme under Memari-II Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000102/2024-2025</t>
   </si>
   <si>
     <t>2395/CMD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>S.G. TECHNICAL SERVICES</t>
   </si>
   <si>
     <t>Continuation Work Order for supply of inspection Vehicle for inspection of different JJM related(schemes)works as and when required including supply of driver &amp; fuel(minimum 8 hours duty per day) and all taxes etc. for Burdwan Sub-Division under Burdwan Division,PHE Dte consider 96.00 Km. run per day (Period from 01-05-2024 to 31-07-2024)</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000108/2024-2025</t>
   </si>
   <si>
     <t>807/BSD</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>PARVIN BEGAM</t>
   </si>
   <si>
+    <t>Field level data validation of FHTC executed by Agencies on the basis of pictorial data with the objective of controlling multiple entry,improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database of BISHNUPUR Pipe Water Supply Scheme in Memari-II Block within Burdwan Sub-Division under Burdwan Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000887/2024-2025</t>
+  </si>
+  <si>
+    <t>2670/BSD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>Supply &amp; fitting fixing of pressure gauge &amp; additional submersible cable at Bishnupur, Ukhrid&amp; others water supply scheme under CMD, P.H.E. Dte., Dist.- PurbaBardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000971/2024-2025</t>
+  </si>
+  <si>
+    <t>1252/CMSD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>15/10/2024</t>
+  </si>
+  <si>
     <t>RTOR000008/2024-2025</t>
   </si>
   <si>
     <t>4117/BWD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
+    <t>New electric connection for Bishnupur PWSS, PH-1.</t>
+  </si>
+  <si>
+    <t>BILL/01877/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-361</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
+    <t>New service connection charges for Bishnupur PWSS TW-2</t>
+  </si>
+  <si>
+    <t>BILL/02211/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-404</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
     <t>New electric connection for Bishnupur PWSS, PH-3.</t>
   </si>
   <si>
     <t>BILL/01878/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-362</t>
   </si>
   <si>
-    <t>11/01/2024</t>
-[...25 lines deleted...]
-  <si>
     <t>Different Types of work involved in connection with different New Schemes (05 Nos.) Piped Water Supply Scheme under Memari II Block within Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>1116/BWD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>SOFIQUL ISLAM</t>
-  </si>
-[...67 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -878,869 +878,869 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.44</v>
+        <v>870.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>726.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.49</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>4.47</v>
+        <v>44.08</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>41.11</v>
+        <v>4.44</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>36.99</v>
+        <v>4.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13" t="s">
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.85</v>
+        <v>41.11</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.28</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>33.19</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>18.97</v>
+        <v>36.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.87</v>
+        <v>0.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>33.19</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.36</v>
+        <v>1.52</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="P11" s="4">
-        <v>15.08</v>
+        <v>0.7</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="J12" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>176.89</v>
+        <v>18.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>44.08</v>
+        <v>15.08</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.7</v>
+        <v>0.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="P15" s="4">
-        <v>870.64</v>
+        <v>4.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>726.91</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>83.49</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="I16" s="13"/>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J16" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>1.52</v>
+        <v>176.89</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1220.96</v>