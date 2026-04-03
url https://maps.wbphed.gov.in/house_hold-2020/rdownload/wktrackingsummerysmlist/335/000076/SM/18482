--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,68 @@
     <t>30/12/2023</t>
   </si>
   <si>
     <t>DIGHRA Piped Water Supply Scheme with sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of 350 cum capacity RCC OHRs with 20.0 mtr. Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site under RAINA-II Block, District:- Purba Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000485/2023-2024</t>
   </si>
   <si>
     <t>3506/BWD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>M/S PIONEER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at DIGHRA Water Supply Scheme [ Block- RAINA-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>4113/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1224,101 +1242,164 @@
       <c r="I10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>661.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>273.47</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>41.33</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="4">
+        <v>28.98</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>85</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>857.58</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>