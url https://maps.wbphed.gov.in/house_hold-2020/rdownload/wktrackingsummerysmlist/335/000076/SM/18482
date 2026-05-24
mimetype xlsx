--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1242,54 +1242,54 @@
       <c r="I10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>661.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>273.47</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>41.33</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1339,54 +1339,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>857.58</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>273.47</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>31.89</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>