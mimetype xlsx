--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,68 @@
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>M/S PIONEER CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at DIGHRA Water Supply Scheme [ Block- RAINA-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000841/2023-2024</t>
   </si>
   <si>
     <t>4113/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at KONARPUR (3rd TW site) under DIGHRA Piped Water Supply Scheme under RAINA-II Block, District:- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000011/2025-2026</t>
+  </si>
+  <si>
+    <t>1212/BWD</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>A.R. TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1319,87 +1337,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>28.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="4">
+        <v>13.63</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>871.21</v>
+      </c>
+      <c r="P13" s="8">
+        <v>273.47</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>31.39</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>