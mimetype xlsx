--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,186 +92,186 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Raina-II</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>DIGHRA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18482</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>DIGHRA Piped Water Supply Scheme with sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of 350 cum capacity RCC OHRs with 20.0 mtr. Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site under RAINA-II Block, District:- Purba Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000485/2023-2024</t>
+  </si>
+  <si>
+    <t>3506/BWD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S PIONEER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at DIGHRA Water Supply Scheme [ Block- RAINA-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>4113/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000421/2023-2024</t>
   </si>
   <si>
     <t>3861/BWD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000248/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>RTOR000666/2023-2024</t>
   </si>
   <si>
     <t>5087/BWD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
+    <t>New Service connection for Dighra W/S Scheme PH No.-I</t>
+  </si>
+  <si>
+    <t>BILL/01796/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-322</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Satinandi,Sanko &amp; others water supply scheme under Galsi-1 Block ; Serpur, Uchalan &amp; others water supply scheme under Raina-2 Block and maro, loapur &amp; others water supply scheme under Galsi-2 block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000397/2024-2025</t>
   </si>
   <si>
     <t>2751/CMD</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>RTOR000011/2024-2025</t>
   </si>
   <si>
     <t>4113/BWD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR DIGHRA PWSS</t>
   </si>
   <si>
     <t>BILL/02590/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-556</t>
   </si>
   <si>
     <t>20/02/2024</t>
-  </si>
-[...55 lines deleted...]
-    <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at KONARPUR (3rd TW site) under DIGHRA Piped Water Supply Scheme under RAINA-II Block, District:- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000011/2025-2026</t>
   </si>
   <si>
     <t>1212/BWD</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>A.R. TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -818,598 +818,598 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.75</v>
+        <v>661.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>273.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>41.33</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>15</v>
+        <v>28.98</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>20.46</v>
+        <v>15.75</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>88.42</v>
+        <v>15</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>17.04</v>
+        <v>20.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>5.16</v>
+        <v>5.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>5.03</v>
+        <v>88.42</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>661.73</v>
+        <v>17.04</v>
       </c>
       <c r="Q10" s="4">
-        <v>273.47</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>41.33</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="P11" s="4">
-        <v>28.98</v>
+        <v>5.16</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>13.63</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>