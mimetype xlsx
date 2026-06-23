--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,71 @@
     <t>ORD/000460/2023-2024</t>
   </si>
   <si>
     <t>3442/BWD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>Supply &amp; Laying of 300mm Dia M.S.E.R.W Pipe including Jack Pushing along with other allied work in connection with different Augmentation &amp; New [(SM/18439, SM/14437, SM/14435, SM/07805, SM/14440, SM/15571, SM/08030, SM/16014, SM/15588, SM/16298 &amp; SM/16307)] under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001187/2024-2025</t>
   </si>
   <si>
     <t>608/BWD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>07/02/2026</t>
+  </si>
+  <si>
+    <t>Restoration work of link Road to Bridhapara Road from Burdwan kalna Road from 0.00 km to 1.00 km (In stretches) damaged due to laying of under ground drinking water pipe line by the PHE dte with box cutting and jhama metal consolidation 20 mm thick premixed surfacing etc under Kalna Highway Sub Division of Burdwan South High Division in the District of Purba Bardhaman.(Withheld 50% as per GO issued by PWD &amp; PHE)</t>
+  </si>
+  <si>
+    <t>BILL/00084/2025-2026</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BURDWAN SOUTH HIGHWAY DIVISION P.W. (ROADS) DTE.</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation for new service connection at Simlon zone-I water supply scheme, P/H no.-III.</t>
+  </si>
+  <si>
+    <t>BILL/01827/2024-2025</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,73 +690,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -950,54 +971,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>199.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>199.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1011,54 +1032,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>29.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>37.5</v>
       </c>
       <c r="S6" s="4">
         <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1186,54 +1207,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="4">
         <v>1406.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>980.63</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>69.7</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1261,87 +1282,197 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P10" s="4">
         <v>1209.62</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>51</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.55</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P12" s="4">
+        <v>7.73</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>2906.65</v>
+      </c>
+      <c r="P13" s="8">
+        <v>1191.08</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>40.98</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>