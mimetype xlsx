--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -77,195 +77,195 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
+    <t>Burdwan Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF SIMLON PWSS FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC) BLOCK KALNA I PURBA BARDHAMAN WEST BENGAL</t>
+  </si>
+  <si>
+    <t>SM/18439</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF SIMLON Piped Water Supply Scheme with sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of 500 cum capacity RCC OHRs with 20.0 mtr. Staging height including soil investigation (2 Nos.) &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site OF ZONE-I &amp; ZONE-II under KALNA-I Block, District:- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE,Junior Engineer, R.W.S. Burdwan Sub Division, P.H.E. Dt</t>
+  </si>
+  <si>
+    <t>ORD/000460/2023-2024</t>
+  </si>
+  <si>
+    <t>3442/BWD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
     <t>Central Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF SIMLON PWSS FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC) BLOCK KALNA I PURBA BARDHAMAN WEST BENGAL</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 &amp; 2 at Augumentation of SIMLON (ZONE-I &amp; II) [KALNA-I] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/001301/2023-2024</t>
   </si>
   <si>
     <t>259/CMD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>18/02/2024</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Illumination arrangement and miscellaneous works at Simlon water supply scheme under Kalna-1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000402/2024-2025</t>
   </si>
   <si>
     <t>2781/CMD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>SUDIPTA GHOSH</t>
   </si>
   <si>
-    <t>Burdwan Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying of rising main along with crossing of pipe line by HDD/Jack pushing method due to widening of Bardhaman-Kalna Road via Simlon in connection with Augmentation of SIMLON Piped Water Supply Scheme under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000129/2024-2025</t>
   </si>
   <si>
     <t>2070/BWD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
-    <t>MANASH GHOSH</t>
-[...1 lines deleted...]
-  <si>
     <t>Digital structurization of pipeline alignment and asset evaluation including holistic design, preparation of design drawings of overall LDS &amp; preparation of estimate for 11 Nos. Piped W/S. Schemes under Kalna I Block under Kalna Sub-Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000335/2024-2025</t>
   </si>
   <si>
     <t>3015/BWD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Quotation from WBSEDCL for Shifting of 33 KV &amp; LTOH line at Briddhapara village against 1st T.W. of Simlon w/s scheme.</t>
   </si>
   <si>
     <t>BILL/00172/2024-2025</t>
   </si>
   <si>
     <t>270/JJM</t>
   </si>
   <si>
     <t>21/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Simlon Zone-2 PWSS TW-1.</t>
   </si>
   <si>
     <t>BILL/01190/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-411</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
-  </si>
-[...16 lines deleted...]
-    <t>02/04/2025</t>
   </si>
   <si>
     <t>Supply &amp; Laying of 300mm Dia M.S.E.R.W Pipe including Jack Pushing along with other allied work in connection with different Augmentation &amp; New [(SM/18439, SM/14437, SM/14435, SM/07805, SM/14440, SM/15571, SM/08030, SM/16014, SM/15588, SM/16298 &amp; SM/16307)] under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001187/2024-2025</t>
   </si>
   <si>
     <t>608/BWD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>07/02/2026</t>
   </si>
   <si>
     <t>Restoration work of link Road to Bridhapara Road from Burdwan kalna Road from 0.00 km to 1.00 km (In stretches) damaged due to laying of under ground drinking water pipe line by the PHE dte with box cutting and jhama metal consolidation 20 mm thick premixed surfacing etc under Kalna Highway Sub Division of Burdwan South High Division in the District of Purba Bardhaman.(Withheld 50% as per GO issued by PWD &amp; PHE)</t>
   </si>
   <si>
     <t>BILL/00084/2025-2026</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
@@ -828,513 +828,513 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>24.4</v>
+        <v>1406.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>980.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.7</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>9.5</v>
+        <v>24.4</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>199.36</v>
+        <v>9.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>199.36</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>29.6</v>
+        <v>199.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.1</v>
+        <v>199.36</v>
       </c>
       <c r="R6" s="4">
-        <v>37.5</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>14.29</v>
+        <v>29.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.61</v>
+        <v>14.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1406.99</v>
+        <v>3.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>980.63</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>69.7</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>1209.62</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>51</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
@@ -1345,121 +1345,121 @@
         <v>1.55</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
         <v>7.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>2906.65</v>
       </c>
       <c r="P13" s="8">
-        <v>1191.08</v>
+        <v>1187.38</v>
       </c>
       <c r="Q13" s="8">
-        <v>40.98</v>
+        <v>40.85</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>