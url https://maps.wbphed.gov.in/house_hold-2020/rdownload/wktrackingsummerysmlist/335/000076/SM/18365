--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,276 +80,276 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Manteswar</t>
   </si>
   <si>
+    <t>Burdwan Division</t>
+  </si>
+  <si>
+    <t>Detailed Project Report of Ground Water Supply Based Piped Water Supply Scheme For MIRGHAR PWSS in Manteshwar Block of Purab Burdwan District under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>SM/18365</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>MIRGAHAR Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 700 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls and land development, drain and internal pathway at different TW site under Monteswar Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000374/2023-2024</t>
+  </si>
+  <si>
+    <t>3104/BWD</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>M/S S. CHOUDHURY</t>
+  </si>
+  <si>
     <t>Central Mechanical</t>
   </si>
   <si>
-    <t>Detailed Project Report of Ground Water Supply Based Piped Water Supply Scheme For MIRGHAR PWSS in Manteshwar Block of Purab Burdwan District under Burdwan Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1,2, 3 &amp; 4 at MIRGHAR Water Supply Scheme [ Block- MONTESWAER] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000467/2023-2024</t>
+  </si>
+  <si>
+    <t>3724/CMD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
+    <t>continuation order Hiring of Inspection Vehicle (Diesel/CNG/LPG Driven) for supervision of site for the office of Assistant Engineer, under C.M.D. P.H.E. Dte. w.e.f.- 01/01/2024 to 29/02/2024. [Under JJM Works]</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001636/2023-2024</t>
+  </si>
+  <si>
+    <t>1240/CMSD</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>SUBRATA BHADRA</t>
   </si>
   <si>
     <t>Supply and delivery of Stationary items for the official works related with Mirghar and differents water supply scheme under JJM Programme for Central Mechanical Division and its subordinate offices of P.H.E. Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001033/2023-2024</t>
   </si>
   <si>
     <t>702/CMSD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
     <t>BURDWAN DISTRICT CENTRAL SERVICE CUM MARKETING INDUSTRIAL CO-OPARETIVE UNION LTD</t>
   </si>
   <si>
-    <t>Burdwan Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000357/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000461/2023-2024</t>
   </si>
   <si>
     <t>3985/BWD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>New service connection charges for Mirghar PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/01368/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-134</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection charges for Mirghar PWSS TW-3</t>
   </si>
   <si>
     <t>BILL/01369/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-135</t>
   </si>
   <si>
-    <t>MIRGAHAR Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 700 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch-rooms &amp; boundary walls and land development, drain and internal pathway at different TW site under Monteswar Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
-[...41 lines deleted...]
-    <t>SUBRATA BHADRA</t>
+    <t>Supply and installation of Electro-Magnetic flow meter at Bazar Mahammadpur, Dhatrigram, Arjunpukur &amp; others water supply scheme under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000590/2024-2025</t>
+  </si>
+  <si>
+    <t>3105/CMD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply and installation of Electro-Magnetic flow meter at AURIA, KARUI &amp; others water supply scheme under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>Driller In-Charge</t>
   </si>
   <si>
     <t>ORD/000602/2024-2025</t>
   </si>
   <si>
     <t>3106/CMD</t>
   </si>
   <si>
-    <t>11/12/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>S.K. ELECTRICALS</t>
   </si>
   <si>
     <t>Different types of works in connection with implementation of MIRGAHAR Piped Water Supply Scheme (SM/18365) &amp; BAGPUR PWSS (SM/13323) under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000186/2024-2025</t>
   </si>
   <si>
     <t>2400/BWD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>24/10/2024</t>
   </si>
   <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Sutra &amp; others water supply scheme under Monteswar Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000068/2024-2025</t>
+  </si>
+  <si>
+    <t>2396/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
+  </si>
+  <si>
     <t>NEW SERVICE CONNECTION FOR MIRGHAR PWSS</t>
   </si>
   <si>
     <t>BILL/02591/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-552</t>
   </si>
   <si>
     <t>20/02/2024</t>
-  </si>
-[...46 lines deleted...]
-    <t>SINHA ELECTRICALS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -900,827 +900,827 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.74</v>
+        <v>929.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>482.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>51.96</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>19.8</v>
+        <v>59.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>36.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>60.39</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>262.83</v>
+        <v>0.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>6.42</v>
+        <v>0.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>3.29</v>
+        <v>19.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>929.46</v>
+        <v>262.83</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.79</v>
+        <v>6.42</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>13.6</v>
+        <v>3.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>301.24</v>
+        <v>19.77</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>7.8</v>
+        <v>13.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
-        <v>59.87</v>
+        <v>301.24</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>85.64</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>28.43</v>
       </c>
       <c r="S13" s="4">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>19.77</v>
+        <v>78.06</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="P15" s="4">
-        <v>78.06</v>
+        <v>7.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1703.68</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>606.32</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>35.59</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>