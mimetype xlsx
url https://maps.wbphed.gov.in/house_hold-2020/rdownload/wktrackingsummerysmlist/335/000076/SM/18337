--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,74 +210,50 @@
     <t>BILL/03181/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-665</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Bajitpur, Belsar &amp; other water supply scheme under Raina-1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000117/2024-2025</t>
   </si>
   <si>
     <t>2589/CMD</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>SK ALIM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1008,54 +984,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>29.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>23.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>79.51</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1262,150 +1238,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>74.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>143.45</v>
+      </c>
+      <c r="P11" s="8">
+        <v>23.37</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>16.29</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>