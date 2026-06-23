--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,98 @@
     <t>BILL/03181/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-665</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Bajitpur, Belsar &amp; other water supply scheme under Raina-1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000117/2024-2025</t>
   </si>
   <si>
     <t>2589/CMD</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000022/2024-2025</t>
+  </si>
+  <si>
+    <t>302/BWD</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>Balance work [i.e. Extension or parallel Pipeline, Leftout FHTC, Road Restoration work, Sinking of Additional Tube Well with Pump House &amp; Boundary wall, inter Connection of Additional Tube Well, Construction of M.S.Structural bridge, canal Crossing, MS casing with allied work of Bhagabatipur, Machkhara, Udgara, Bantir, Chakpurohit Rasuikhanda, Sankarpur, Gopalpur &amp; Belshar PWSS Block-RAINA- I under Burdwan Sub Division, PHE Dte. within Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001103/2024-2025</t>
+  </si>
+  <si>
+    <t>469/BWD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>SK ALIM</t>
+  </si>
+  <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to BELSHAR &amp; SANKARPUR Piped Water Supply Scheme under Raina ¿ I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000411/2023-2024</t>
+  </si>
+  <si>
+    <t>3256/BWD</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1238,87 +1286,272 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>74.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="L11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P11" s="4">
+        <v>13.08</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1353.91</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>55</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1345.74</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>300.65</v>
+      </c>
+      <c r="R13" s="4">
+        <v>22.34</v>
+      </c>
+      <c r="S13" s="4">
+        <v>85</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>2856.18</v>
+      </c>
+      <c r="P14" s="8">
+        <v>324.02</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>11.34</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>