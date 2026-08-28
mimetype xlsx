--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,228 +80,228 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Raina-I</t>
   </si>
   <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>SANKARPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/18337</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Sankarpur Water Supply Scheme [ Block- Raina-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000723/2023-2024</t>
+  </si>
+  <si>
+    <t>4034/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Burdwan Division</t>
   </si>
   <si>
-    <t>SANKARPUR PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to BELSHAR &amp; SANKARPUR Piped Water Supply Scheme under Raina ¿ I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000411/2023-2024</t>
+  </si>
+  <si>
+    <t>3256/BWD</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>SK ALIM</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000280/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000427/2023-2024</t>
   </si>
   <si>
     <t>3858/BWD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>RTOR000691/2023-2024</t>
   </si>
   <si>
     <t>5066/BWD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...23 lines deleted...]
-    <t>GOENKA ENTERPRISE</t>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Bajitpur, Belsar &amp; other water supply scheme under Raina-1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000117/2024-2025</t>
+  </si>
+  <si>
+    <t>2589/CMD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration work of Sankarpur - Nibhuji bazar Road from 13.80 km to 15.75km. damaged due to laying of underground water pipe line by PHE with box cutting and Jhama with moorum consolidation under Kalna Highway sub Division of Burdwan south Highway Division P.W(Roads) Dte . During the year 2023-24</t>
+  </si>
+  <si>
+    <t>BILL/00644/2024-2025</t>
+  </si>
+  <si>
+    <t>825/JJM</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BURDWAN SOUTH HIGHWAY DIVISION P.W. (ROADS) DTE.</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION FOR SANKARPUR PWSS TW 2.</t>
+  </si>
+  <si>
+    <t>BILL/03181/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-665</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New service connection for Shankarpur PWSS TW-1.</t>
   </si>
   <si>
     <t>BILL/02279/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-436</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
-[...44 lines deleted...]
-    <t>DEY ENTERPRISE</t>
+    <t>Balance work [i.e. Extension or parallel Pipeline, Leftout FHTC, Road Restoration work, Sinking of Additional Tube Well with Pump House &amp; Boundary wall, inter Connection of Additional Tube Well, Construction of M.S.Structural bridge, canal Crossing, MS casing with allied work of Bhagabatipur, Machkhara, Udgara, Bantir, Chakpurohit Rasuikhanda, Sankarpur, Gopalpur &amp; Belshar PWSS Block-RAINA- I under Burdwan Sub Division, PHE Dte. within Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001103/2024-2025</t>
+  </si>
+  <si>
+    <t>469/BWD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
   </si>
   <si>
     <t>RTOR000022/2024-2025</t>
   </si>
   <si>
     <t>302/BWD</t>
   </si>
   <si>
     <t>15/01/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>01/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -830,684 +830,684 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.97</v>
+        <v>29.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.51</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>2.13</v>
+        <v>1345.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>300.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.34</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>20.46</v>
+        <v>6.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>29.4</v>
+        <v>2.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>23.37</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>79.51</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.32</v>
+        <v>20.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>3.34</v>
+        <v>74.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>3.26</v>
+        <v>3.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>74.58</v>
+        <v>3.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>13.08</v>
+        <v>3.32</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="P12" s="4">
         <v>1353.91</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>55</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>1345.74</v>
+        <v>13.08</v>
       </c>
       <c r="Q13" s="4">
-        <v>300.65</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>22.34</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>2856.18</v>