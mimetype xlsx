--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,86 +237,50 @@
     <t>BP-2023-24-400</t>
   </si>
   <si>
     <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to ONARI &amp; SASANGA Piped Water Supply Scheme under Khandaghosh Block, District:- Purba-Bardhaman [NEW SCHEME]_2ND CALL</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000452/2023-2024</t>
   </si>
   <si>
     <t>3430/BWD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>M/S JAN MAHAMMAD</t>
-  </si>
-[...34 lines deleted...]
-    <t>PARVIN BEGAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1423,209 +1387,87 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>1398.82</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...20 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="13"/>
-[...29 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1590.8</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>