--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1011,54 +1011,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>45.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>24.01</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>52.92</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1373,88 +1373,88 @@
       <c r="I12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>1398.82</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>486.11</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>34.75</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1590.8</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>510.12</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>32.07</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>