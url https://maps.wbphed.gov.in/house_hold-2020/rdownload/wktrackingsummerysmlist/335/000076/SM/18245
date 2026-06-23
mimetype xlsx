--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,68 @@
     <t>BP-2023-24-400</t>
   </si>
   <si>
     <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to ONARI &amp; SASANGA Piped Water Supply Scheme under Khandaghosh Block, District:- Purba-Bardhaman [NEW SCHEME]_2ND CALL</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000452/2023-2024</t>
   </si>
   <si>
     <t>3430/BWD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by Agencies on the basis of pictorial data with the objective of controlling multiple entry,improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database of SASANGA Pipe Water Supply Scheme in Khandaghosh Block within Burdwan Sub-Division under Burdwan Division,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000894/2024-2025</t>
+  </si>
+  <si>
+    <t>2673/BSD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1387,87 +1405,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>1398.82</v>
       </c>
       <c r="Q12" s="4">
         <v>486.11</v>
       </c>
       <c r="R12" s="4">
         <v>34.75</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1.48</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1592.28</v>
+      </c>
+      <c r="P14" s="8">
+        <v>510.12</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>32.04</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>