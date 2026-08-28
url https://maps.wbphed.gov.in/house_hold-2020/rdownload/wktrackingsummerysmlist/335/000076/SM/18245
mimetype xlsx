--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,213 +92,213 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Khandaghosh</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>SASANGA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/18245</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to ONARI &amp; SASANGA Piped Water Supply Scheme under Khandaghosh Block, District:- Purba-Bardhaman [NEW SCHEME]_2ND CALL</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000452/2023-2024</t>
+  </si>
+  <si>
+    <t>3430/BWD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>M/S JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1, 2 &amp; 3 at SASANGA Water Supply Scheme [ Block-KHONDOGHOSH ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000921/2023-2024</t>
+  </si>
+  <si>
+    <t>4185/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000296/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000405/2023-2024</t>
   </si>
   <si>
     <t>3827/BWD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>RTOR000574/2023-2024</t>
   </si>
   <si>
     <t>4923/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at BICHKHARA &amp; others water supply scheme under Khandoghosh Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
   </si>
   <si>
     <t>ORD/000064/2024-2025</t>
   </si>
   <si>
     <t>2390/CMD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>MS DAS ELECTRIC CO</t>
   </si>
   <si>
+    <t>Field level data validation of FHTC executed by Agencies on the basis of pictorial data with the objective of controlling multiple entry,improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database of SASANGA Pipe Water Supply Scheme in Khandaghosh Block within Burdwan Sub-Division under Burdwan Division,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000894/2024-2025</t>
+  </si>
+  <si>
+    <t>2673/BSD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
     <t>RTOR000005/2024-2025</t>
   </si>
   <si>
     <t>4116/BWD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
+    <t>New service connection charges for Sasanga PWSS TW-1</t>
+  </si>
+  <si>
+    <t>BILL/02209/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-400</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
+    <t>New service connection charges for Sasanga PWSS TW-2</t>
+  </si>
+  <si>
+    <t>BILL/02210/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-401</t>
+  </si>
+  <si>
     <t>Quotation for new service connection for Sasanga PWSS PH 2.</t>
   </si>
   <si>
     <t>BILL/00229/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-120</t>
   </si>
   <si>
     <t>29/05/2024</t>
-  </si>
-[...64 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -827,682 +827,682 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.45</v>
+        <v>1398.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>486.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>34.75</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>17.67</v>
+        <v>45.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>24.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>52.92</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>41.11</v>
+        <v>6.45</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>45.37</v>
+        <v>17.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>24.01</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>52.92</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>46.54</v>
+        <v>41.11</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>22.79</v>
+        <v>46.54</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>6.09</v>
+        <v>1.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>2.5</v>
+        <v>22.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>3.46</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>1398.82</v>
+        <v>2.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>486.11</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>34.75</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="P13" s="4">
-        <v>1.48</v>
+        <v>6.09</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1592.28</v>