--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -1008,54 +1008,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>577.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>207.48</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>35.93</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1349,54 +1349,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1087.84</v>
       </c>
       <c r="P12" s="8">
-        <v>207.48</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="8">
-        <v>19.07</v>
+        <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>