--- v1 (2026-04-03)
+++ v2 (2026-06-23)
@@ -125,159 +125,159 @@
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000354/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>RTOR000727/2023-2024</t>
   </si>
   <si>
     <t>5273/BWD</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at MALKITA &amp; others water supply scheme under Bardhaman-I Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000066/2024-2025</t>
+  </si>
+  <si>
+    <t>2388/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at NARAGOHALIA W/S Scheme PH-I.</t>
+  </si>
+  <si>
+    <t>BILL/01814/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-321</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
+    <t>New service connection charges for Neragohalia PWSS TW-2</t>
+  </si>
+  <si>
+    <t>BILL/02205/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-391</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Neragohalia Water Supply Scheme [ Block- Burdwan-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000660/2023-2024</t>
+  </si>
+  <si>
+    <t>4003/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of Conc. road, Providing leftout FHTC with extension of Pipeline, construction of Pathway, drain, repairing of Pump House at Head Work site with allied works for MAGRA, SANUI, SATGACHIA Zone-I &amp; NARAGOHALIA PIPED WATER SUPPLY SCHEME, Block-Memari-I, within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001192/2024-2025</t>
+  </si>
+  <si>
+    <t>611/BWD</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>10/08/2025</t>
+  </si>
+  <si>
+    <t>M/S ASHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation, construction of switch room, boundary walls with gates, land development, surface drains and internal pathways at different TW site for NERAGOHALIA Piped Water Supply Scheme under BURDWAN-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000478/2023-2024</t>
   </si>
   <si>
     <t>3493/BWD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
-    <t>08/08/2024</t>
-[...89 lines deleted...]
-    <t>10/08/2025</t>
+    <t>01/10/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -969,434 +969,434 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>577.52</v>
+        <v>55.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>55.95</v>
+        <v>4.28</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>4.28</v>
+        <v>7.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>7.09</v>
+        <v>28.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>28.98</v>
+        <v>354.13</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>354.13</v>
+        <v>577.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>207.48</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>35.93</v>
       </c>
       <c r="S11" s="4">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1087.84</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>207.48</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>19.07</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>