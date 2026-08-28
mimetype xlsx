--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -92,192 +92,192 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>NERAGOHALIA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/16617</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube-wells, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation, construction of switch room, boundary walls with gates, land development, surface drains and internal pathways at different TW site for NERAGOHALIA Piped Water Supply Scheme under BURDWAN-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000478/2023-2024</t>
+  </si>
+  <si>
+    <t>3493/BWD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>M/S ASHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Neragohalia Water Supply Scheme [ Block- Burdwan-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000660/2023-2024</t>
+  </si>
+  <si>
+    <t>4003/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000103/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000354/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>RTOR000727/2023-2024</t>
   </si>
   <si>
     <t>5273/BWD</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
+    <t>Quotation for new service connection at NARAGOHALIA W/S Scheme PH-I.</t>
+  </si>
+  <si>
+    <t>BILL/01814/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-321</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at MALKITA &amp; others water supply scheme under Bardhaman-I Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000066/2024-2025</t>
   </si>
   <si>
     <t>2388/CMD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
-    <t>Quotation for new service connection at NARAGOHALIA W/S Scheme PH-I.</t>
-[...13 lines deleted...]
-  <si>
     <t>New service connection charges for Neragohalia PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/02205/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-391</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
-    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Neragohalia Water Supply Scheme [ Block- Burdwan-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
-[...16 lines deleted...]
-  <si>
     <t>Restoration of Conc. road, Providing leftout FHTC with extension of Pipeline, construction of Pathway, drain, repairing of Pump House at Head Work site with allied works for MAGRA, SANUI, SATGACHIA Zone-I &amp; NARAGOHALIA PIPED WATER SUPPLY SCHEME, Block-Memari-I, within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001192/2024-2025</t>
   </si>
   <si>
     <t>611/BWD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/10/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -806,566 +806,566 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>18.38</v>
+        <v>577.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>207.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>35.93</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>20.45</v>
+        <v>28.98</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>21.07</v>
+        <v>18.38</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>55.95</v>
+        <v>20.45</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.28</v>
+        <v>21.07</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>7.09</v>
+        <v>4.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>28.98</v>
+        <v>55.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>354.13</v>
+        <v>7.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
-        <v>577.52</v>
+        <v>354.13</v>
       </c>
       <c r="Q11" s="4">
-        <v>207.48</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>35.93</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1087.84</v>