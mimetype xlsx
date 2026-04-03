--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -218,90 +218,90 @@
   <si>
     <t>New Service connection at Akalpoush PWSS PH-2</t>
   </si>
   <si>
     <t>BILL/02322/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-452</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New Service connection at Akalpoush PWSS PH-1</t>
   </si>
   <si>
     <t>BILL/02321/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-451</t>
   </si>
   <si>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Khargakur &amp; others water supply scheme under Kalna-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000116/2024-2025</t>
+  </si>
+  <si>
+    <t>2393/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT LTD</t>
+  </si>
+  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at AKALPAUSH Water Supply Scheme [ Block-KALNA-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman. [3rd CALL]</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001055/2023-2024</t>
   </si>
   <si>
     <t>4190/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>AMUSAR IMPEX PVT. LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>HANNAN BUILDERS PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1032,54 +1032,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>1010.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>274.49</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>27.15</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>37</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1095,54 +1095,54 @@
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>0.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.66</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.78</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>2</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1391,60 +1391,60 @@
       <c r="H12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>28.57</v>
+        <v>76.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
@@ -1454,91 +1454,91 @@
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
-        <v>76.8</v>
+        <v>28.57</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1229.15</v>
       </c>
       <c r="P14" s="8">
-        <v>275.15</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>22.39</v>
+        <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>