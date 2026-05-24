--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,80 @@
     <t>02/08/2024</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT LTD</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at AKALPAUSH Water Supply Scheme [ Block-KALNA-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman. [3rd CALL]</t>
   </si>
   <si>
     <t>ORD/001055/2023-2024</t>
   </si>
   <si>
     <t>4190/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>AMUSAR IMPEX PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Installation of starter in the temporary kiosk &amp; Allied works for urgent FHTC at Akalpaush w/s scheme, T.W. No.-2 under CMD, PHE Dte., Dist.- Purba-Bardhaman. [JJM WORKS]</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000940/2024-2025</t>
+  </si>
+  <si>
+    <t>826/CMSD</t>
+  </si>
+  <si>
+    <t>03/06/2024</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>S.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of starter in the temporary kiosk &amp; Allied works for urgent FHTC at Akalpaush w/s scheme, T.W. No.-1 under CMD, PHE Dte., Dist.- Purba-Bardhaman. [JJM WORKS]</t>
+  </si>
+  <si>
+    <t>ORD/000942/2024-2025</t>
+  </si>
+  <si>
+    <t>825/CMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1032,54 +1062,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>1010.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>274.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>27.15</v>
       </c>
       <c r="S6" s="4">
         <v>37</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1095,54 +1125,54 @@
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>0.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S7" s="4">
         <v>2</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1471,87 +1501,213 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>28.57</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.55</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.55</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1230.26</v>
+      </c>
+      <c r="P16" s="8">
+        <v>275.15</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>22.37</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>