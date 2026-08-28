--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,246 +92,246 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Kalna-II</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>AKALPAUSH PIPE WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/16485</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to AKALPAUSH &amp; BIRUHA Piped Water Supply Scheme under Kalna ¿ II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000542/2023-2024</t>
+  </si>
+  <si>
+    <t>3698/BWD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at AKALPAUSH Water Supply Scheme [ Block-KALNA-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman. [3rd CALL]</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/001055/2023-2024</t>
+  </si>
+  <si>
+    <t>4190/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>AMUSAR IMPEX PVT. LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000201/2023-2024</t>
   </si>
   <si>
     <t>2155/BWD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000609/2023-2024</t>
   </si>
   <si>
     <t>4914/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>RTOR000053/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
-    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to AKALPAUSH &amp; BIRUHA Piped Water Supply Scheme under Kalna ¿ II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
-[...20 lines deleted...]
-    <t>SUPRITI ENTERPRISE</t>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Khargakur &amp; others water supply scheme under Kalna-2 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000116/2024-2025</t>
+  </si>
+  <si>
+    <t>2393/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT LTD</t>
   </si>
   <si>
     <t>Work Order for "CONSTRUCTION OF TEMPORARY KIOSK FOR THE NECESSARY ARRANGEMENT OF ELECTRIFICATION OF TUBEWELL FOR AKALPOUSH PWSS UNDER KALNA SUB-DIVISION UNDER BURDWAN DIVISION, PHE DTE."</t>
   </si>
   <si>
     <t>ORD/001146/2023-2024</t>
   </si>
   <si>
     <t>2095/KSD</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>BISWAS ENTERPRISE</t>
   </si>
   <si>
+    <t>Installation of starter in the temporary kiosk &amp; Allied works for urgent FHTC at Akalpaush w/s scheme, T.W. No.-2 under CMD, PHE Dte., Dist.- Purba-Bardhaman. [JJM WORKS]</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000940/2024-2025</t>
+  </si>
+  <si>
+    <t>826/CMSD</t>
+  </si>
+  <si>
+    <t>03/06/2024</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>S.K. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of starter in the temporary kiosk &amp; Allied works for urgent FHTC at Akalpaush w/s scheme, T.W. No.-1 under CMD, PHE Dte., Dist.- Purba-Bardhaman. [JJM WORKS]</t>
+  </si>
+  <si>
+    <t>ORD/000942/2024-2025</t>
+  </si>
+  <si>
+    <t>825/CMSD</t>
+  </si>
+  <si>
     <t>RTOR000783/2023-2024</t>
   </si>
   <si>
     <t>330/BWD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>RESTORATION WORK OF KALNA BAIDYAPUR ROAD TO AKALPOUSH HC ROAD FROM 0.00 KM TO 1.50 KM (IN STRETCHES )DAMAGED DUE TO LAYING OF UNDERGROUND WATER PIPELINEBY PHE WITH BOX CUTTING AND JHAMA WITH MOORUM CONSOLIDATION UNDR KALNA HIGHWAY SUB DIVISION OF BURDWAN SOUTH HIGHWAY DIVISION P.W.(ROADS) DTE.. DURING YEAR 2023-2024.</t>
   </si>
   <si>
     <t>BILL/00646/2024-2025</t>
   </si>
   <si>
     <t>825/JJM</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BURDWAN SOUTH HIGHWAY DIVISION P.W. (ROADS) DTE.</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service connection at Akalpoush PWSS PH-2</t>
   </si>
   <si>
     <t>BILL/02322/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-452</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>New Service connection at Akalpoush PWSS PH-1</t>
   </si>
   <si>
     <t>BILL/02321/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-451</t>
-  </si>
-[...70 lines deleted...]
-    <t>825/CMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -860,810 +860,810 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>20.78</v>
+        <v>1010.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>274.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>27.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>31.31</v>
+        <v>28.57</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>34.71</v>
+        <v>20.78</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>1010.87</v>
+        <v>31.31</v>
       </c>
       <c r="Q6" s="4">
-        <v>274.49</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>27.15</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.66</v>
+        <v>34.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.66</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.78</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>13.92</v>
+        <v>76.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>1.85</v>
+        <v>0.66</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>6.25</v>
+        <v>0.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>3.42</v>
+        <v>0.55</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>76.8</v>
+        <v>13.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>28.57</v>
+        <v>1.85</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>0.55</v>
+        <v>6.25</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P15" s="4">
-        <v>0.55</v>
+        <v>3.42</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1230.26</v>