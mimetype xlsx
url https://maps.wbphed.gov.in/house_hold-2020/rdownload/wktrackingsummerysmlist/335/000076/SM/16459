--- v2 (2026-02-07)
+++ v3 (2026-09-18)
@@ -89,162 +89,162 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>PROCUREMENT OF COMPUTER AND PERIPHERALS FOR THE DIFFERENT SUB DIVISION OFFICES AND BURDWAN DIVISION OFFICE PHE Dte</t>
   </si>
   <si>
     <t>SM/16459</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
+    <t>Procurement of materials from GEM (HP Intel Core i3 windows 11 Professional) GEM Invoice No.-GEM-30241483, dt.-24/04/2023</t>
+  </si>
+  <si>
+    <t>BILL/00123/2023-2024</t>
+  </si>
+  <si>
+    <t>247/JJM</t>
+  </si>
+  <si>
+    <t>14/06/2023</t>
+  </si>
+  <si>
+    <t>EASY DAY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Procurement of materials from GEM (Canon Multifunction Machine) GEM Invoice No.-GEM-30301834, DT.-27/04/2023</t>
+  </si>
+  <si>
+    <t>BILL/00124/2023-2024</t>
+  </si>
+  <si>
+    <t>248/JJM</t>
+  </si>
+  <si>
+    <t>IONET</t>
+  </si>
+  <si>
+    <t>Supply of tonner NPG-51 for Canon Photocopier Machine.</t>
+  </si>
+  <si>
+    <t>BILL/00087/2023-2024</t>
+  </si>
+  <si>
+    <t>262/JJM</t>
+  </si>
+  <si>
+    <t>15/06/2023</t>
+  </si>
+  <si>
+    <t>ELECTRO SERVICES PVT LTD.</t>
+  </si>
+  <si>
+    <t>Supply of 02 Nos. HP Intel Core i5 windows 10 professional desktop computer.[GEM Invoice No.-GEM-28789462, DT.-13/03/2023]</t>
+  </si>
+  <si>
+    <t>BILL/00086/2023-2024</t>
+  </si>
+  <si>
+    <t>190/JJM</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>M/S S.S. INFOTECH</t>
+  </si>
+  <si>
     <t>Procurement of materials from GEM (Invoice No.-GEM-29241467, dt.-20/03/2023, GEM-29240808, dt.-20/03/2023, GEM-28710492, dt.-11/03/2023)</t>
   </si>
   <si>
     <t>BILL/00125/2023-2024</t>
   </si>
   <si>
     <t>250/JJM</t>
   </si>
   <si>
-    <t>14/06/2023</t>
-[...53 lines deleted...]
-    <t>IONET</t>
+    <t>Supply &amp; delivery of computer monitor with necessary items at Accounts Section under Burdwan Division, P.H.E. Dte. at PHE complex, Nababhat, Fagupur, Purba bardhaman-713104</t>
+  </si>
+  <si>
+    <t>J.E. 1 BURDWAN</t>
+  </si>
+  <si>
+    <t>ORD/001058/2023-2024</t>
+  </si>
+  <si>
+    <t>148/AE/HQ</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>19/03/2024</t>
+  </si>
+  <si>
+    <t>HAZRA COMPUTER</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of computer peripheral items at Burdwan Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001059/2023-2024</t>
+  </si>
+  <si>
+    <t>150/AE/HQ</t>
   </si>
   <si>
     <t>Supply &amp; delivery of computer monitor with necessary items at Durgapur (Burdwan North) Sub-Division and Headquarters, Burdwan Divn. under Burdwan Division, P.H.E. Dte. at PHE complex, Nababhat, Fagupur, Purba bardhaman-713104</t>
   </si>
   <si>
-    <t>J.E. 1 BURDWAN</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001057/2023-2024</t>
   </si>
   <si>
     <t>147/AE/HQ</t>
   </si>
   <si>
-    <t>04/03/2024</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; Installation of CCTV Camera at Burdwan Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001060/2023-2024</t>
   </si>
   <si>
     <t>149/AE/HQ</t>
-  </si>
-[...16 lines deleted...]
-    <t>150/AE/HQ</t>
   </si>
   <si>
     <t>Procurement of computer peripheral through GEM (HP Desktop &amp; HP Monitor)[08 Nos.] and HP Laserjet Printer [02 Nos.]</t>
   </si>
   <si>
     <t>BILL/02014/2023-2024</t>
   </si>
   <si>
     <t>1921/JJM</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -801,108 +801,108 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>0.46</v>
+        <v>4.47</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>1.3</v>
+        <v>3.75</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -963,117 +963,117 @@
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>4.47</v>
+        <v>1.3</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>3.75</v>
+        <v>0.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
@@ -1091,54 +1091,54 @@
         <v>47</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1147,57 +1147,57 @@
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>1</v>
+        <v>0.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1209,54 +1209,54 @@
         <v>57</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="4">
         <v>1</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1265,148 +1265,148 @@
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>0.99</v>
+        <v>1</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="P12" s="4">
         <v>5.25</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>19.27</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>20.64</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>