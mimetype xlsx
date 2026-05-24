--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -802,54 +802,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>19.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70.18</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -863,54 +863,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>23.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.81</v>
       </c>
       <c r="S4" s="4">
         <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -924,54 +924,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1042,54 +1042,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>570</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>17.44</v>
       </c>
       <c r="S7" s="4">
         <v>2</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1137,54 +1137,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>642.28</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>123.84</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>19.28</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>