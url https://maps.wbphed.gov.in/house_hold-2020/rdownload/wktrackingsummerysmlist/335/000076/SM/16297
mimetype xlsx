--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -113,144 +113,144 @@
   <si>
     <t>Augmentation of KASHIPUR PWSS to accommodate FHTC, Laying Distribution System, Laying Rising Main, under Jal Jeevan Mission of Purbasthali - II Block, Purba Burdwan District under Burdwan Division, PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000176/2023-2024</t>
   </si>
   <si>
     <t>2588/BWD</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>BAKSHI ENTERPRISE</t>
   </si>
   <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 &amp; 2 at Augmentation of KASHIPUR[PURBASTHALI-II] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/001080/2023-2024</t>
+  </si>
+  <si>
+    <t>4437/CMD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Different types of works involve in connection with Augmentation of JHAUDANGA (SM/16293), KASHIPUR (SM/16297), PATULI (SM/09718) &amp; PARULIA (SM/09719) Piped water supply scheme under Purbasthali-II Block, Kalna Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000163/2024-2025</t>
+  </si>
+  <si>
+    <t>2202/BWD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PVT LTD</t>
+  </si>
+  <si>
+    <t>Work Order for "CONSTRUCTION OF TEMPORARY KIOSK FOR THE NECESSARY ARRANGEMENT OF ELECTRIFICATION OF TUBEWELL FOR KASHIPUR PWSS UNDER KALNA SUB-DIVISION UNDER BURDWAN DIVISION, PHE DTE."</t>
+  </si>
+  <si>
+    <t>ORD/001166/2023-2024</t>
+  </si>
+  <si>
+    <t>2022/KSD</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>DEL DELTA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Digital structurization of pipeline alignment and asset evaluation including holistic design, preparation of design drawings of overall LDS &amp; preparation of estimate for 09 Nos. Piped W/S. Schemes under Purbasthali II Block under Kalna Sub-Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>3018/BWD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
-    <t>Work Order for "CONSTRUCTION OF TEMPORARY KIOSK FOR THE NECESSARY ARRANGEMENT OF ELECTRIFICATION OF TUBEWELL FOR KASHIPUR PWSS UNDER KALNA SUB-DIVISION UNDER BURDWAN DIVISION, PHE DTE."</t>
-[...19 lines deleted...]
-  <si>
     <t>New service connection charges for Kashipur PWSS TW-1</t>
   </si>
   <si>
     <t>BILL/01866/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-356</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
-  </si>
-[...40 lines deleted...]
-    <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -824,336 +824,336 @@
         <v>19.74</v>
       </c>
       <c r="Q3" s="4">
         <v>13.85</v>
       </c>
       <c r="R3" s="4">
         <v>70.18</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>23.7</v>
+        <v>24.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.91</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>41.81</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.66</v>
+        <v>570</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.66</v>
+        <v>99.42</v>
       </c>
       <c r="R5" s="4">
-        <v>99.69</v>
+        <v>17.44</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.77</v>
+        <v>0.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>570</v>
+        <v>23.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>99.42</v>
+        <v>9.91</v>
       </c>
       <c r="R7" s="4">
-        <v>17.44</v>
+        <v>41.81</v>
       </c>
       <c r="S7" s="4">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>24.4</v>
+        <v>3.77</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>642.28</v>