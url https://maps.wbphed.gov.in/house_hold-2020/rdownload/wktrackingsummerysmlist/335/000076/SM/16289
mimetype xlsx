--- v0 (2026-02-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,84 +131,81 @@
   <si>
     <t>30/07/2023</t>
   </si>
   <si>
     <t>SETH ENTERPRISE</t>
   </si>
   <si>
     <t>Work Oder for "Laying of Rising Main and alied work such as brick work, P.C.C. work and dismantling work etc. for Manikhar Piped Water Supply Scheme within Kalna Sub-Division under Burdwan Division, PHE Dte."</t>
   </si>
   <si>
     <t>ORD/000978/2023-2024</t>
   </si>
   <si>
     <t>1706/KSD</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>08/12/2023</t>
   </si>
   <si>
     <t>BISWAS ENTERPRISE</t>
   </si>
   <si>
-    <t>Providing FHTC in the left out portion of Manikhar and Jurepara village along with other ancillary work in order to declare Sajal Gram under command area of Manikhar PWSS within Kalna Sub Division under Burdwan Divn., PHE. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Arrangement of drinking water supply by installation of solar submersible pump including sinking of 200 mm. dia. Tube well 150 Mtr. Deep by direct rotary rig method, Laying dist. System, FHTC and 2 Nos. 5000 Ltr. PVC tank installation with construction of RCC structure for BHAGABATITALA Habitation which is uncovered of MANIKHAR Piped W/S. Scheme, Block KALNA-1 under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000018/2025-2026</t>
   </si>
   <si>
     <t>1245/BWD</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>07/06/2025</t>
   </si>
   <si>
     <t>A.R. TRADERS</t>
+  </si>
+  <si>
+    <t>Work order for 'Restoration of Concrete work and land development at Head Work Site of Manikhar PWSS under Kalna Sub-Division under Burdwan Division, PHE Dte.'.</t>
+  </si>
+  <si>
+    <t>ORD/000807/2024-2025</t>
+  </si>
+  <si>
+    <t>1771/KSD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,146 +876,146 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>7.8</v>
+        <v>30.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>30.74</v>
+        <v>3.26</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
-        <v>73.55</v>
+        <v>69.01</v>
       </c>
       <c r="P7" s="8">
         <v>0</v>
       </c>
       <c r="Q7" s="8">
         <v>0</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>