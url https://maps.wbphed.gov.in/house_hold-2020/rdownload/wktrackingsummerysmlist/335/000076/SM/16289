--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -757,54 +757,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>34.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>34.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.49</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -818,54 +818,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.51</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.44</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -940,88 +940,88 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>3.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>29.27</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>69.01</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>35.74</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>51.79</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>