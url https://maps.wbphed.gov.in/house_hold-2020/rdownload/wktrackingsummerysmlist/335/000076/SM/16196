--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -826,54 +826,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>39.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>39.59</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.58</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1035,54 +1035,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>643.3</v>
       </c>
       <c r="P8" s="8">
-        <v>39.59</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>6.15</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>