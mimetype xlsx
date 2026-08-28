--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -134,72 +134,72 @@
   <si>
     <t>Augmentation of BUNDEBAJ PWSS to accommodate FHTC Laying Distribution System, Laying Rising Main, under Jal Jeevan Mission of Kalna - II Block, Purba Burdwan District under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000728/2023-2024</t>
   </si>
   <si>
     <t>4615/BWD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/12/2023</t>
   </si>
   <si>
     <t>M/S CHANDRANATH MUKHERJEE</t>
   </si>
   <si>
+    <t>Quotation for load enhancement of Bundebaj PH-2</t>
+  </si>
+  <si>
+    <t>BILL/00813/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-304</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
     <t>Quotation for load enhancement of Bundebaj PWSS TW-2</t>
   </si>
   <si>
     <t>BILL/00812/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-303</t>
-  </si>
-[...13 lines deleted...]
-    <t>BP-2024-25-304</t>
   </si>
   <si>
     <t>Different Types of work involved in connection with Augmentation of 6 Nos. [(SM/07827), (SM/07866), (SM/16196), (SM/18314), (SM/16021), (SM/16019)] Piped Water Supply Scheme within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001144/2024-2025</t>
   </si>
   <si>
     <t>618/BWD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S DATTA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -826,54 +826,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>39.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>39.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1035,54 +1035,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>643.3</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>39.59</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>6.15</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>