--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,83 @@
     <t>12/10/2023</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>SYED KHORSED ALAM</t>
   </si>
   <si>
     <t>Pipeline laying by HDD method and different types of balance works in connection with different Augmentation &amp; New Scheme [(SM/ 08103), (SM/13413), (SM/15587), (SM/16035), (SM/16287), (SM/16029), (SM/15581), (SM/14437), (SM/16028), (SM/16036) &amp; (SM/14425)] within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001270/2024-2025</t>
   </si>
   <si>
     <t>849/BWD</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of Masonary drain due laying of 90 mm. dia. HDPE pipe along with increasing height of boundary wall and other ancillary work under the command area of Kusdanga PWSS (SM/16036) under Kalna Sub Division under Burdwan Divn., PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000885/2024-2025</t>
+  </si>
+  <si>
+    <t>4240/BWD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>RUBAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Road Restoration work under the command area of Kusdanga PWSS (SM/16036) under Kalna Sub Division under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000886/2024-2025</t>
+  </si>
+  <si>
+    <t>4170/BWD</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1249,87 +1282,213 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>683.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>13.62</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P12" s="4">
+        <v>15.12</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1070.94</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>