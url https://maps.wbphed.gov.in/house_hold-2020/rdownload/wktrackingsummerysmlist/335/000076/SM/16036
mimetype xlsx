--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -179,93 +179,75 @@
   <si>
     <t>BILL/02278/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-437</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR KUSDANGA PWSS TW -2.</t>
   </si>
   <si>
     <t>BILL/03107/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-647</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>KUSDANGA PWSS Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 100 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Kalna-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+    <t>Pipeline laying by HDD method and different types of balance works in connection with different Augmentation &amp; New Scheme [(SM/ 08103), (SM/13413), (SM/15587), (SM/16035), (SM/16287), (SM/16029), (SM/15581), (SM/14437), (SM/16028), (SM/16036) &amp; (SM/14425)] within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
+    <t>ORD/001270/2024-2025</t>
+  </si>
+  <si>
+    <t>849/BWD</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of Masonary drain due laying of 90 mm. dia. HDPE pipe along with increasing height of boundary wall and other ancillary work under the command area of Kusdanga PWSS (SM/16036) under Kalna Sub Division under Burdwan Divn., PHE. Dte.</t>
+  </si>
+  <si>
     <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
-  </si>
-[...34 lines deleted...]
-    <t>Restoration of Masonary drain due laying of 90 mm. dia. HDPE pipe along with increasing height of boundary wall and other ancillary work under the command area of Kusdanga PWSS (SM/16036) under Kalna Sub Division under Burdwan Divn., PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000885/2024-2025</t>
   </si>
   <si>
     <t>4240/BWD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>RUBAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Road Restoration work under the command area of Kusdanga PWSS (SM/16036) under Kalna Sub Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000886/2024-2025</t>
   </si>
   <si>
     <t>4170/BWD</t>
   </si>
@@ -684,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1026,54 +1008,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>28.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>39.86</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1185,310 +1167,247 @@
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>258.8</v>
+        <v>683.3</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>683.3</v>
+        <v>13.62</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>13.62</v>
+        <v>15.12</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...41 lines deleted...]
-      <c r="O12" s="4" t="s">
+      <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="P12" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>812.14</v>
+      </c>
+      <c r="P12" s="8">
+        <v>11.49</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>1.41</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>