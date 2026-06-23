--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,68 @@
     <t>4240/BWD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>RUBAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Road Restoration work under the command area of Kusdanga PWSS (SM/16036) under Kalna Sub Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000886/2024-2025</t>
   </si>
   <si>
     <t>4170/BWD</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>KUSDANGA PWSS Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 100 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Kalna-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000706/2023-2024</t>
+  </si>
+  <si>
+    <t>4523/BWD</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>SYED KHORSED ALAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1327,87 +1345,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>15.12</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>258.8</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>101.31</v>
+      </c>
+      <c r="R12" s="4">
+        <v>39.14</v>
+      </c>
+      <c r="S12" s="4">
+        <v>25</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1070.94</v>
+      </c>
+      <c r="P13" s="8">
+        <v>112.79</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>10.53</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>