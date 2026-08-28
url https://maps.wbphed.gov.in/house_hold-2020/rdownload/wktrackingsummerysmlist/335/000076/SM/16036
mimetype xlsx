--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,50 +92,74 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Kalna-II</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>KUSDANGA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/16036</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>KUSDANGA PWSS Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 100 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Kalna-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000706/2023-2024</t>
+  </si>
+  <si>
+    <t>4523/BWD</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>SYED KHORSED ALAM</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000392/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>RTOR000632/2023-2024</t>
@@ -152,150 +176,126 @@
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System, Internal House Wiring and Compound lighting arrangement for Tube well No.- 1 &amp; 2 at KUSDANGA Water Supply Scheme [BLOCK- KALNA-2] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/001607/2023-2024</t>
   </si>
   <si>
     <t>1536/CMD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>MITRA ENTERPRISE</t>
   </si>
   <si>
+    <t>Restoration of Masonary drain due laying of 90 mm. dia. HDPE pipe along with increasing height of boundary wall and other ancillary work under the command area of Kusdanga PWSS (SM/16036) under Kalna Sub Division under Burdwan Divn., PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000885/2024-2025</t>
+  </si>
+  <si>
+    <t>4240/BWD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>RUBAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Road Restoration work under the command area of Kusdanga PWSS (SM/16036) under Kalna Sub Division under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000886/2024-2025</t>
+  </si>
+  <si>
+    <t>4170/BWD</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION FOR KUSDANGA PWSS TW -2.</t>
+  </si>
+  <si>
+    <t>BILL/03107/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-647</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
     <t>New Service connection for Kushodanga W/S Scheme.</t>
   </si>
   <si>
     <t>BILL/02278/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-437</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
-[...13 lines deleted...]
-  <si>
     <t>Pipeline laying by HDD method and different types of balance works in connection with different Augmentation &amp; New Scheme [(SM/ 08103), (SM/13413), (SM/15587), (SM/16035), (SM/16287), (SM/16029), (SM/15581), (SM/14437), (SM/16028), (SM/16036) &amp; (SM/14425)] within Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001270/2024-2025</t>
   </si>
   <si>
     <t>849/BWD</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
-  </si>
-[...52 lines deleted...]
-    <t>SYED KHORSED ALAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -824,627 +824,627 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>22.36</v>
+        <v>258.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>101.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>39.14</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>10.79</v>
+        <v>22.36</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>28.85</v>
+        <v>10.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>28.81</v>
+        <v>28.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.49</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>39.86</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="4">
+        <v>28.81</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>11.49</v>
+      </c>
+      <c r="R7" s="4">
+        <v>39.86</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>4.03</v>
+        <v>13.62</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>683.3</v>
+        <v>15.12</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>13.62</v>
+        <v>4.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>15.12</v>
+        <v>5.25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>258.8</v>
+        <v>683.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>101.31</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>39.14</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1070.94</v>