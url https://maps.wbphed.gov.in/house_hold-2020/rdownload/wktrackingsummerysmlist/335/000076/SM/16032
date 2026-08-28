--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -80,162 +80,162 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Purbasthali-I</t>
   </si>
   <si>
+    <t>Burdwan Division</t>
+  </si>
+  <si>
+    <t>SHANKRA PIPE WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/16032</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to SHYAMPUR, GAHAK &amp; SHANKRA Piped Water Supply Scheme under Purbasthali I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000639/2023-2024</t>
+  </si>
+  <si>
+    <t>3957/BWD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>M/S B. NANDI</t>
+  </si>
+  <si>
     <t>Central Mechanical</t>
   </si>
   <si>
-    <t>SHANKRA PIPE WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 &amp; 2 at SHANKRA [PURBASTHALI-I] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000887/2023-2024</t>
   </si>
   <si>
     <t>4150/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>M/S, S.S. ENTERPRISE.</t>
   </si>
   <si>
-    <t>Burdwan Division</t>
+    <t>Work order for "Service for land acquisition for different PWSS under JJM of Purbasthali-I block under Kalna Sub-Division, PHE Dte."</t>
+  </si>
+  <si>
+    <t>ORD/000962/2023-2024</t>
+  </si>
+  <si>
+    <t>1721/KSD</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM ACHARYA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000305/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000590/2023-2024</t>
   </si>
   <si>
     <t>4898/BWD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>RTOR000546/2023-2024</t>
   </si>
   <si>
     <t>4311/BWD</t>
   </si>
   <si>
     <t>29/09/2023</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S B. NANDI</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Manganpur &amp; others water supply scheme under Purbasthali 1 Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000714/2024-2025</t>
   </si>
   <si>
     <t>2979/CMD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>H.K. DAS &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -804,399 +804,399 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.22</v>
+        <v>758.52</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>8.59</v>
+        <v>21.22</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>13.06</v>
+        <v>0.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>8.44</v>
+        <v>8.59</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.96</v>
+        <v>13.06</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>758.52</v>
+        <v>8.44</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>53.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>