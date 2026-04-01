--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,68 @@
     <t>CHOUDHURY ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of additional tube well, Construction of pump house, Boundary wall, Land development under NAYAPARA PWSS, Katwa Sub-Division, Block- Mongolkote, Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER KATWA SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/001102/2024-2025</t>
   </si>
   <si>
     <t>456/BWD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>HI-LIGHT ELECTRONICS</t>
+  </si>
+  <si>
+    <t>NAYAPARA Piped Water Supply Scheme (Mini Scheme) with sinking of Tube-well, LDS, Rising Main, drain and internal pathway at different TW site under Mongolkote Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>ORD/000840/2023-2024</t>
+  </si>
+  <si>
+    <t>5121/BWD</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>HAMID SK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1180,87 +1198,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>34.04</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>104.6</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>255.78</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>