--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -940,54 +940,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>21.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.36</v>
       </c>
       <c r="S5" s="4">
         <v>46</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1247,88 +1247,88 @@
       <c r="I10" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>104.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>80.8</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>77.24</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>255.78</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>90.48</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>35.38</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>