--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,89 @@
     <t>21/01/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>HI-LIGHT ELECTRONICS</t>
   </si>
   <si>
     <t>NAYAPARA Piped Water Supply Scheme (Mini Scheme) with sinking of Tube-well, LDS, Rising Main, drain and internal pathway at different TW site under Mongolkote Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>ORD/000840/2023-2024</t>
   </si>
   <si>
     <t>5121/BWD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>HAMID SK</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection in the left out portion of Nayapara village, adjoining area of Pirtala Colony to declare Swajal Gram under the command area of NAYAPARA PWSS (SM/16026), under Mongolkote Block within Katwa Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2025-2026</t>
+  </si>
+  <si>
+    <t>1255/BWD</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>CHANCHAL PAL</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection in the left out portion of adjoining area of Kalitala, Nayapara village in order to declare Swajal Gram under the command area of NAYAPARA PWSS (SM/16026), under Mongolkote Block within Katwa Sub-Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000032/2025-2026</t>
+  </si>
+  <si>
+    <t>1254/BWD</t>
+  </si>
+  <si>
+    <t>BABUL SK</t>
+  </si>
+  <si>
+    <t>Qtn for new connection at Nayapara PWSS T/W-2</t>
+  </si>
+  <si>
+    <t>BILL/02482/2025-2026</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1261,87 +1300,270 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>104.6</v>
       </c>
       <c r="Q10" s="4">
         <v>80.8</v>
       </c>
       <c r="R10" s="4">
         <v>77.24</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>9.38</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>9.51</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P13" s="4">
+        <v>16.32</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>291</v>
+      </c>
+      <c r="P14" s="8">
+        <v>90.48</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>31.09</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>