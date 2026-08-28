--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,195 +80,195 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Mangolkote</t>
   </si>
   <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>NAYAPARA PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/16026</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 &amp; 2 at NAYAPARA [MANGOLKOTE] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000892/2023-2024</t>
+  </si>
+  <si>
+    <t>4155/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>P.K. ENGINEERING</t>
+  </si>
+  <si>
     <t>Burdwan Division</t>
   </si>
   <si>
-    <t>NAYAPARA PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>NAYAPARA Piped Water Supply Scheme (Mini Scheme) with sinking of Tube-well, LDS, Rising Main, drain and internal pathway at different TW site under Mongolkote Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KATWA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000840/2023-2024</t>
+  </si>
+  <si>
+    <t>5121/BWD</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>HAMID SK</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000353/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...23 lines deleted...]
-    <t>P.K. ENGINEERING</t>
+    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Lakshimpur &amp; others water supply scheme under Mangalkote Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
+  </si>
+  <si>
+    <t>ORD/000097/2024-2025</t>
+  </si>
+  <si>
+    <t>2406/CMD</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>CHOUDHURY ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000816/2023-2024</t>
   </si>
   <si>
     <t>297/BWD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR NAYAPARA PWSS.</t>
   </si>
   <si>
     <t>BILL/02476/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-532</t>
   </si>
   <si>
     <t>13/02/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
-    <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Lakshimpur &amp; others water supply scheme under Mangalkote Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of additional tube well, Construction of pump house, Boundary wall, Land development under NAYAPARA PWSS, Katwa Sub-Division, Block- Mongolkote, Burdwan Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001102/2024-2025</t>
   </si>
   <si>
     <t>456/BWD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>HI-LIGHT ELECTRONICS</t>
-  </si>
-[...16 lines deleted...]
-    <t>HAMID SK</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection in the left out portion of Nayapara village, adjoining area of Pirtala Colony to declare Swajal Gram under the command area of NAYAPARA PWSS (SM/16026), under Mongolkote Block within Katwa Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000031/2025-2026</t>
   </si>
   <si>
     <t>1255/BWD</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>CHANCHAL PAL</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection in the left out portion of adjoining area of Kalitala, Nayapara village in order to declare Swajal Gram under the command area of NAYAPARA PWSS (SM/16026), under Mongolkote Block within Katwa Sub-Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000032/2025-2026</t>
   </si>
@@ -836,678 +836,678 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>0.66</v>
+        <v>21.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.36</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>16.93</v>
+        <v>104.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>80.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>77.24</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>21.36</v>
+        <v>0.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.69</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>45.36</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>14.5</v>
+        <v>16.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>6.03</v>
+        <v>57.65</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>57.65</v>
+        <v>14.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>34.04</v>
+        <v>6.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>104.6</v>
+        <v>34.04</v>
       </c>
       <c r="Q10" s="4">
-        <v>80.8</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>77.24</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>9.38</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>9.51</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="P13" s="4">
         <v>16.32</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>