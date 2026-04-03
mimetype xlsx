--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -757,54 +757,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>23.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>0.76</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -875,54 +875,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>819.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>21.82</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>2.66</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>5</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -970,54 +970,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>2058.58</v>
       </c>
       <c r="P7" s="8">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="8">
-        <v>1.07</v>
+        <v>0</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>