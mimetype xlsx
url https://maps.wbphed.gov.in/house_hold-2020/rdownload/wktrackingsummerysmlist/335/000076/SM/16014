--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF PURBASTHALI SURFACE WATER BASED PWSS ZONE II</t>
   </si>
   <si>
     <t>SM/16014</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of PURBASTHALI Surface Water Supply Scheme (ZONE-4B) with LDS, Rising Main, FHTC, Construction of 600 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Purbasthali-II Block, District:- Purba-Bardhaman._2ND CALL</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000895/2023-2024</t>
+  </si>
+  <si>
+    <t>5371/BWD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
+  </si>
+  <si>
     <t>Digital structurization of pipeline alignment and asset evaluation including holistic design, preparation of design drawings of overall LDS &amp; preparation of estimate for 09 Nos. Piped W/S. Schemes under Purbasthali II Block under Kalna Sub-Division under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>3018/BWD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000762/2023-2024</t>
   </si>
   <si>
     <t>196/BWD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAS KUMAR CHAKRABORTY &amp; CO.</t>
   </si>
   <si>
     <t>Supply &amp; Laying of 300mm Dia M.S.E.R.W Pipe including Jack Pushing along with other allied work in connection with different Augmentation &amp; New [(SM/18439, SM/14437, SM/14435, SM/07805, SM/14440, SM/15571, SM/08030, SM/16014, SM/15588, SM/16298 &amp; SM/16307)] under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001187/2024-2025</t>
   </si>
   <si>
     <t>608/BWD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>07/02/2026</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -754,178 +754,178 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>23.7</v>
+        <v>819.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="S3" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.16</v>
+        <v>23.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>819.09</v>
+        <v>6.16</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -970,54 +970,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>2058.58</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>1.07</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>