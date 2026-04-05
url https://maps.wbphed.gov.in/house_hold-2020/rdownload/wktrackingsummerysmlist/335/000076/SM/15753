--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -125,72 +125,72 @@
   <si>
     <t>1474/BSD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
     <t>Augmentation of NATUNGRAM Piped Water Supply Scheme Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; Rising Main under BARDHAMAN-I Block, District:- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000579/2023-2024</t>
   </si>
   <si>
     <t>3726/BWD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
-    <t>24/08/2024</t>
+    <t>25/02/2026</t>
   </si>
   <si>
     <t>BASU ENTERPRISE</t>
   </si>
   <si>
     <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000428/2024-2025</t>
   </si>
   <si>
     <t>3107/BWD</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Providing leftout FHTC with extension of Pipeline, construction of Pathway, drain, repairing of Pump House at Head Work site with allied works for NATUNGRAM and KHETIA Piped Water Supply Scheme, Block-Burdwan-I, within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>JE (RWS) Burdwan-I Block</t>
   </si>
   <si>
     <t>ORD/001003/2024-2025</t>
   </si>
   <si>
     <t>007/BWD</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S UNIQUE</t>
   </si>
@@ -766,54 +766,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.01</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -827,57 +827,57 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>72.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>37.76</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>51.86</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -983,54 +983,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>416.78</v>
       </c>
       <c r="P7" s="8">
-        <v>38.53</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="8">
-        <v>9.25</v>
+        <v>0</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>