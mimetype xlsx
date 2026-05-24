--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,90 +131,66 @@
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
     <t>Augmentation of NATUNGRAM Piped Water Supply Scheme Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; Rising Main under BARDHAMAN-I Block, District:- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000579/2023-2024</t>
   </si>
   <si>
     <t>3726/BWD</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BASU ENTERPRISE</t>
   </si>
   <si>
-    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>M/S UNIQUE</t>
+    <t>Providing 20 Nos.FHTC at AMAR &amp; KAMODPUR village for declearation of SWAJALGRAM under NATUNGRAM Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000145/2024-2025</t>
+  </si>
+  <si>
+    <t>1034/BSD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>MANABSEBA PROKALPA &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,73 +579,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -766,54 +742,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -827,223 +803,160 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>72.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>37.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>51.86</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>309.6</v>
+        <v>0.94</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>74.53</v>
+      </c>
+      <c r="P6" s="8">
+        <v>38.53</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>51.7</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>