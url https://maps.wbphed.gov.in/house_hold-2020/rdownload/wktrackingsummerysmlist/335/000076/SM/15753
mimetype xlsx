--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,108 +89,150 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR NATUNGRAM</t>
   </si>
   <si>
     <t>SM/15753</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of NATUNGRAM Piped Water Supply Scheme Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; Rising Main under BARDHAMAN-I Block, District:- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000579/2023-2024</t>
+  </si>
+  <si>
+    <t>3726/BWD</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>BASU ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation and Submission of DPR for Augmentation of Natungram PWSS under Burdwan-I Development Block under Burdwan Division, P.H.E Dte.[2nd Call]</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000347/2023-2024</t>
   </si>
   <si>
     <t>1474/BSD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
-    <t>Augmentation of NATUNGRAM Piped Water Supply Scheme Construction of 200 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; Rising Main under BARDHAMAN-I Block, District:- Purba-Bardhaman.</t>
-[...14 lines deleted...]
-    <t>BASU ENTERPRISE</t>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Providing 20 Nos.FHTC at AMAR &amp; KAMODPUR village for declearation of SWAJALGRAM under NATUNGRAM Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000145/2024-2025</t>
   </si>
   <si>
     <t>1034/BSD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>MANABSEBA PROKALPA &amp; CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Providing leftout FHTC with extension of Pipeline, construction of Pathway, drain, repairing of Pump House at Head Work site with allied works for NATUNGRAM and KHETIA Piped Water Supply Scheme, Block-Burdwan-I, within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE (RWS) Burdwan-I Block</t>
+  </si>
+  <si>
+    <t>ORD/001003/2024-2025</t>
+  </si>
+  <si>
+    <t>007/BWD</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>M/S UNIQUE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -579,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -739,60 +781,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.78</v>
+        <v>72.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.77</v>
+        <v>37.76</v>
       </c>
       <c r="R3" s="4">
-        <v>99.01</v>
+        <v>51.86</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -800,163 +842,285 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>72.82</v>
+        <v>0.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>37.76</v>
+        <v>0.77</v>
       </c>
       <c r="R4" s="4">
-        <v>51.86</v>
+        <v>99.01</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.94</v>
+        <v>309.6</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>33.59</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>417.72</v>
+      </c>
+      <c r="P8" s="8">
+        <v>38.53</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>9.22</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>