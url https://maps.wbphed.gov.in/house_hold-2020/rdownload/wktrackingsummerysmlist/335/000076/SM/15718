--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -701,88 +701,88 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>60.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.1</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>16.81</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="11"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8">
         <v>60.1</v>
       </c>
       <c r="P4" s="8">
-        <v>10.1</v>
+        <v>0</v>
       </c>
       <c r="Q4" s="8">
-        <v>16.81</v>
+        <v>0</v>
       </c>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A4:N4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>