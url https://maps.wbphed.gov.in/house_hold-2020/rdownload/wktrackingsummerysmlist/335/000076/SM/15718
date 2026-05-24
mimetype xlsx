--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,50 +108,71 @@
     <t>SM/15718</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Pipeline with FHTC for KEUNTA Water Supply Scheme at Kalui village (30 Nos.), Keunta village (30 Nos.), Mandarpur village (30 Nos.), Rampur village (30 Nos.), Nandanpur village (60 Nos.), within Raina-II Block, under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>ORD/000712/2022-2023</t>
   </si>
   <si>
     <t>855/BWD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>DUBE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of pipeline due to damage for drainage work at Keunta Piped Water Supply Scheme within Raina-II block under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/001503/2024-2025</t>
+  </si>
+  <si>
+    <t>112/BSD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI GOSWAMI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -540,73 +561,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -701,101 +722,160 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>60.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>16.81</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="7"/>
-[...15 lines deleted...]
-      <c r="P4" s="8">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>3.87</v>
+      </c>
+      <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="R4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="8"/>
-      <c r="S4" s="8"/>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>63.97</v>
+      </c>
+      <c r="P5" s="8">
+        <v>10.1</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>15.79</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>