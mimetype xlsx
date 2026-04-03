--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -161,81 +161,66 @@
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1&amp;2 at Augumentation of Rasulpur Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000089/2023-2024</t>
   </si>
   <si>
     <t>2594/CMD</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>CHOUDHURY ENTERPRISE</t>
   </si>
   <si>
-    <t>Extension of pipe line and replacing damaged pipe line at Swayerpar Uttar for RASULPUR and its adj.mouza W/S Scheme,Block:Memari-I within Burdwan Sub-Division,PHE Dte</t>
-[...11 lines deleted...]
-    <t>13/04/2024</t>
+    <t>Installation of air valve with valve Chamber and installation of pressure gauge for improvement of valve pressure at dist.line,repairing valve chamber with RCC cover slab and interconnection of valve chamber with upvc pipe for draining out waste water at Head work site of RASULPUR PWSS under Memari-I Dev.Block under Bardhaman Sadar south sub-Divn,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>997/BSD</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
   </si>
   <si>
     <t>DEBASHISH ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>06/07/2024</t>
   </si>
   <si>
     <t>Construction of switch rooms &amp; Rising main at different TW site for RASULPUR Piped Water Supply Scheme under Memari - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000881/2023-2024</t>
   </si>
   <si>
     <t>5356/BWD</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>04/02/2024</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
   </si>
   <si>
     <t>Supply &amp; installation of Automatic Chlorinator at Rasulpur water supply scheme, P.H. No.- II under CMD, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/001750/2023-2024</t>
   </si>
@@ -711,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -874,54 +859,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>39.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>13.1</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>32.96</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -935,54 +920,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>0.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.01</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -996,522 +981,461 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>22.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.08</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>48.69</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>0.93</v>
+        <v>0.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>0.83</v>
+        <v>7.43</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>7.43</v>
+        <v>0.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.45</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>73.35</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>0.96</v>
+        <v>1.27</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>1.27</v>
+        <v>10.09</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.23</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>96.77</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>10.09</v>
+        <v>91.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...27 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>175.63</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>