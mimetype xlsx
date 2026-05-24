--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -159,68 +159,50 @@
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1&amp;2 at Augumentation of Rasulpur Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000089/2023-2024</t>
   </si>
   <si>
     <t>2594/CMD</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>CHOUDHURY ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEBASHISH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of switch rooms &amp; Rising main at different TW site for RASULPUR Piped Water Supply Scheme under Memari - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000881/2023-2024</t>
   </si>
   <si>
     <t>5356/BWD</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>04/02/2024</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
   </si>
   <si>
     <t>Supply &amp; installation of Automatic Chlorinator at Rasulpur water supply scheme, P.H. No.- II under CMD, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/001750/2023-2024</t>
   </si>
@@ -696,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -859,54 +841,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>39.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>32.96</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -920,54 +902,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>0.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -981,461 +963,402 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>22.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>48.69</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>0.83</v>
+        <v>7.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>73.35</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>7.43</v>
+        <v>0.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>0.96</v>
+        <v>1.27</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.23</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.77</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1.27</v>
+        <v>10.09</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>10.09</v>
+        <v>91.74</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>174.8</v>
+      </c>
+      <c r="P11" s="8">
+        <v>32.6</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>18.65</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>