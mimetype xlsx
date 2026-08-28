--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,219 +77,261 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>AUGUMENTATION OF GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR RASULPUR</t>
+  </si>
+  <si>
+    <t>SM/15701</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1&amp;2 at Augumentation of Rasulpur Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000089/2023-2024</t>
+  </si>
+  <si>
+    <t>2594/CMD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>07/07/2023</t>
+  </si>
+  <si>
+    <t>CHOUDHURY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Burdwan Division</t>
   </si>
   <si>
-    <t>AUGUMENTATION OF GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR RASULPUR</t>
-[...7 lines deleted...]
-  <si>
     <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for SASINARA Z-II W/S Scheme at Kalsi Mouza, RASULPUR W/S Scheme at 4th TW site &amp; ALIPUR W/S Scheme at 4th TW site under Memari-I Block under within Burdwan Sub-Division, PHE Dte. [For 3 Nos. Tube well].</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000159/2023-2024</t>
   </si>
   <si>
     <t>2455/BWD</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>30/07/2023</t>
   </si>
   <si>
     <t>SUSUNIA GP CO. OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Preparation and Submission of DPR for Augmentation of Rasulpur PWSS under Memari-I Development Block under Burdwan Division, P.H.E Dte.[2nd Call]</t>
   </si>
   <si>
     <t>Junior Engineer, RWS, Memari-I Dev. Bolck</t>
   </si>
   <si>
     <t>ORD/000395/2023-2024</t>
   </si>
   <si>
     <t>1583/BSD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>GEO-SOLUTION</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Construction of switch rooms &amp; Rising main at different TW site for RASULPUR Piped Water Supply Scheme under Memari - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000881/2023-2024</t>
   </si>
   <si>
     <t>5356/BWD</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>04/02/2024</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
   </si>
   <si>
+    <t>Quotation for New Electric Connection for Rasulpur Augmentation W/S Scheme TW No. - 4</t>
+  </si>
+  <si>
+    <t>BILL/01735/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-254</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
+    <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for RASULPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000982/2024-2025</t>
+  </si>
+  <si>
+    <t>4474/BWD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>SARKAR AGENCY</t>
+  </si>
+  <si>
+    <t>Extension of pipe line and replacing damaged pipe line at Swayerpar Uttar for RASULPUR and its adj.mouza W/S Scheme,Block:Memari-I within Burdwan Sub-Division,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001174/2023-2024</t>
+  </si>
+  <si>
+    <t>533/BSD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>13/04/2024</t>
+  </si>
+  <si>
+    <t>DEBASHISH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of air valve with valve Chamber and installation of pressure gauge for improvement of valve pressure at dist.line,repairing valve chamber with RCC cover slab and interconnection of valve chamber with upvc pipe for draining out waste water at Head work site of RASULPUR PWSS under Memari-I Dev.Block under Bardhaman Sadar south sub-Divn,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>997/BSD</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>Extension of height of Boundary Wall by Angle Rolled Section and Barbed Wire and Roof treatment of Pump house for Rasulpur and its Adjoining Mouza W/S Scheme, block -Memari-I within Burdwan Sub-Division ,PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000300/2024-2025</t>
+  </si>
+  <si>
+    <t>1282/BSD</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply &amp; installation of Automatic Chlorinator at Rasulpur water supply scheme, P.H. No.- II under CMD, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
     <t>ORD/001750/2023-2024</t>
   </si>
   <si>
     <t>18/CMSD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>MS S M ELECTRICAL</t>
   </si>
   <si>
-    <t>Extension of height of Boundary Wall by Angle Rolled Section and Barbed Wire and Roof treatment of Pump house for Rasulpur and its Adjoining Mouza W/S Scheme, block -Memari-I within Burdwan Sub-Division ,PHE Dte</t>
-[...47 lines deleted...]
-    <t>SARKAR AGENCY</t>
+    <t>Electric quotation bill for NEW service connection at RASULPUR water supply scheme, P.H No.-5 (Block- Memari-1)</t>
+  </si>
+  <si>
+    <t>BILL/00262/2025-2026</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -838,527 +880,702 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>39.76</v>
+        <v>22.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>13.1</v>
+        <v>11.08</v>
       </c>
       <c r="R3" s="4">
-        <v>32.96</v>
+        <v>48.69</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.78</v>
+        <v>39.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.77</v>
+        <v>13.1</v>
       </c>
       <c r="R4" s="4">
-        <v>99.01</v>
+        <v>32.96</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>22.76</v>
+        <v>0.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.08</v>
+        <v>0.77</v>
       </c>
       <c r="R5" s="4">
-        <v>48.69</v>
+        <v>99.01</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>7.43</v>
       </c>
       <c r="Q6" s="4">
         <v>5.45</v>
       </c>
       <c r="R6" s="4">
         <v>73.35</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.96</v>
+        <v>10.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1.27</v>
+        <v>91.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.23</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>96.77</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>98</v>
+        <v>51</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>10.09</v>
+        <v>0.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>91.74</v>
+        <v>0.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.27</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>1.23</v>
+      </c>
+      <c r="R11" s="4">
+        <v>96.77</v>
+      </c>
+      <c r="S11" s="4">
+        <v>98</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="R12" s="4">
+        <v>100</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.31</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>180.86</v>
+      </c>
+      <c r="P14" s="8">
+        <v>32.6</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>18.02</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>