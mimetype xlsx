--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,68 @@
     <t>24/08/2023</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>SUPRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Laying of 300mm Dia M.S.E.R.W Pipe including Jack Pushing along with other allied work in connection with different Augmentation &amp; New [(SM/18439, SM/14437, SM/14435, SM/07805, SM/14440, SM/15571, SM/08030, SM/16014, SM/15588, SM/16298 &amp; SM/16307)] under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001187/2024-2025</t>
   </si>
   <si>
     <t>608/BWD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>07/02/2026</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of protection wall along with reconstruction of boundary wall (Damaged portion due to land slide along the pond side) and other allied work at Surface Water Based Water Supply Scheme (Zone - 3)</t>
+  </si>
+  <si>
+    <t>ORD/001298/2024-2025</t>
+  </si>
+  <si>
+    <t>913/BWD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>MONDAL &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1016,87 +1034,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>1209.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>51</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="4">
+        <v>17.92</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>1824.68</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>