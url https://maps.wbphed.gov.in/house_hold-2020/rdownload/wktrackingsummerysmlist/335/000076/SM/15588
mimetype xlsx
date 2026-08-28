--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,114 +89,114 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF PURBASTHALI SURFACE WATER BASED PWSS ZONE III</t>
   </si>
   <si>
     <t>SM/15588</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of PURBASTHALI Surface Water Supply Scheme (ZONE-3A) with LDS, Rising Main, FHTC, Construction of 500 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Purbasthali-II Block, District:- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER KALNA SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000537/2023-2024</t>
+  </si>
+  <si>
+    <t>3701/BWD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000517/2023-2024</t>
   </si>
   <si>
     <t>3969/BWD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Work Order for "Route Survey &amp; Prepatration of DPR for Augmentation of Purbasthali Surface Water Based PWSS Zone-III (Zone-III A) (SM/15588) under Kalna Sub-Division under Burdwan Division, PHE Dte." (SL-4)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001137/2023-2024</t>
   </si>
   <si>
     <t>2079/KSD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>RTOR000763/2023-2024</t>
   </si>
   <si>
     <t>197/BWD</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUPRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Laying of 300mm Dia M.S.E.R.W Pipe including Jack Pushing along with other allied work in connection with different Augmentation &amp; New [(SM/18439, SM/14437, SM/14435, SM/07805, SM/14440, SM/15571, SM/08030, SM/16014, SM/15588, SM/16298 &amp; SM/16307)] under Kalna Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001187/2024-2025</t>
   </si>
   <si>
     <t>608/BWD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>07/02/2026</t>
   </si>
   <si>
     <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Construction of protection wall along with reconstruction of boundary wall (Damaged portion due to land slide along the pond side) and other allied work at Surface Water Based Water Supply Scheme (Zone - 3)</t>
   </si>
   <si>
     <t>ORD/001298/2024-2025</t>
   </si>
@@ -759,291 +759,291 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>28.36</v>
+        <v>560.35</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.27</v>
+        <v>28.36</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>6.16</v>
+        <v>2.27</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>560.35</v>
+        <v>6.16</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>1209.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
@@ -1057,54 +1057,54 @@
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>17.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>