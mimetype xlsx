--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -239,84 +239,84 @@
   <si>
     <t>BP-2023-24-345</t>
   </si>
   <si>
     <t>PIPULDAHA Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 350 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Raina-II Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>ORD/000458/2023-2024</t>
   </si>
   <si>
     <t>3440/BWD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>SK ABDUL HALIM</t>
   </si>
   <si>
+    <t>Continuation Work Order for supply of inspection Vehicle for inspection of different JJM related (schemes)works as and when required including supply of driver &amp; fuel(minimum 8 hours duty per day) and all taxes etc. for Burdwan Sub-Division under Burdwan Division,PHE Dte consider 96.00 Km. run per day (Period from 01-11-2024 to 31-01-2025)</t>
+  </si>
+  <si>
+    <t>ORD/000896/2024-2025</t>
+  </si>
+  <si>
+    <t>2438/BSD</t>
+  </si>
+  <si>
+    <t>29/10/2024</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>PARVIN BEGAM</t>
+  </si>
+  <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Pipuldaha Water Supply Scheme [ Block- Raina-2 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ORD/000728/2023-2024</t>
   </si>
   <si>
     <t>4039/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>ANANTA ELECTRICAL ENGINEERING CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>PARVIN BEGAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1108,54 +1108,54 @@
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>1.2</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>33.2</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1352,214 +1352,214 @@
       <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>644.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>289.73</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>44.94</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>97</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>28.94</v>
+        <v>0.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>11.65</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>40.25</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>0.85</v>
+        <v>28.94</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.56</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>66.67</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>821.05</v>
       </c>
       <c r="P14" s="8">
-        <v>302.34</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>36.82</v>
+        <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>