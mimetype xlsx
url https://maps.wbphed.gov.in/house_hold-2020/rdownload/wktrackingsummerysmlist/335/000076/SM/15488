--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1108,54 +1108,54 @@
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>1.2</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.2</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1352,54 +1352,54 @@
       <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>644.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>289.73</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>44.94</v>
       </c>
       <c r="S11" s="4">
         <v>97</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1415,54 +1415,54 @@
       <c r="I12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>0.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>66.67</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1478,88 +1478,88 @@
       <c r="I13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
         <v>28.94</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.65</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>40.25</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>821.05</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>302.34</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>36.82</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>