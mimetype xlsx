--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -176,108 +176,120 @@
   <si>
     <t>08/10/2023</t>
   </si>
   <si>
     <t>DEBJYOTI GOSWAMI</t>
   </si>
   <si>
     <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000428/2024-2025</t>
   </si>
   <si>
     <t>3107/BWD</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
-    <t>Construction of internal pathway , approch road and Ohr Plinth protection at head work site for Borshul Z-I PWSS under Bardhaman-II block within Burdwan Div.PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Allied work for construction of pump house including plinth protection with surface drain at head work TW site for Borshul Z-I PWSS under Bardhaman-II block within Burdwan Div.PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000779/2025-2026</t>
   </si>
   <si>
     <t>1470/BSD</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>DAWN ASSOCIATES</t>
   </si>
   <si>
     <t>Augmentation of Borshul (Zone-I) Piped Water Supply Scheme (Mouzas:- Barshul, Tatkhanda &amp; Dakshin Goplapur) with LDS, FHTC, Rising main, Construction of 250 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation under BARDHAMAN- II Block, District:- Purba-Burdwan.</t>
   </si>
   <si>
     <t>ORD/000700/2022-2023</t>
   </si>
   <si>
     <t>616/BWD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>ASHOK KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of pump house including plinth protection with surface drain at Head Work TW site for (3.6 mtr. x 3.0 mtr. Size) Borshul Zone-I water supply schemes, Block-Burdwan-II within Burdwan Division, PHE Dte. Dist.-Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000970/2023-2024</t>
+  </si>
+  <si>
+    <t>006/BWD</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at 1ST TUBE WALL (HEAD WORK) Site of BARSUL Zone-I Piped W/S. Scheme under Burdwan-II Block of Burdwan Division, PHE Dte. Length =100.00 Mtr, Col-35 Nos).</t>
+  </si>
+  <si>
+    <t>ORD/000277/2024-2025</t>
+  </si>
+  <si>
+    <t>2692/BWD</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>RAHAMAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -829,54 +841,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>19.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>18.99</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>95.7</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1004,54 +1016,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>3.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.61</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>81.68</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1121,224 +1133,287 @@
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>2.62</v>
+        <v>2.57</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>2.57</v>
+        <v>331.77</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>331.77</v>
+        <v>4.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>251.14</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>75.7</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>6.8</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>686.92</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>