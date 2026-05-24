--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -158,74 +158,50 @@
   <si>
     <t>BILL/01412/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-141</t>
   </si>
   <si>
     <t>Construction of Pump House cum chlorine room without sanitary and water supply arrangement at 2nd Tube Well Site to departmental drawing no-PHE/BD/P.H/DRG/02/DEC-17 (Size3.60mtrx3.00mtr room) for Barsul Zone-1 its Adjoining Mouza W/S Scheme, Block -Burdwan-II within Burdwan Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000575/2023-2024</t>
   </si>
   <si>
     <t>2040/BSD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>08/10/2023</t>
   </si>
   <si>
     <t>DEBJYOTI GOSWAMI</t>
   </si>
   <si>
-    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Allied work for construction of pump house including plinth protection with surface drain at head work TW site for Borshul Z-I PWSS under Bardhaman-II block within Burdwan Div.PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000779/2025-2026</t>
   </si>
   <si>
     <t>1470/BSD</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>DAWN ASSOCIATES</t>
   </si>
   <si>
     <t>Augmentation of Borshul (Zone-I) Piped Water Supply Scheme (Mouzas:- Barshul, Tatkhanda &amp; Dakshin Goplapur) with LDS, FHTC, Rising main, Construction of 250 cum capacity OHR with 20.0 mtr. Staging height inclusive of soil investigation under BARDHAMAN- II Block, District:- Purba-Burdwan.</t>
   </si>
   <si>
     <t>ORD/000700/2022-2023</t>
   </si>
   <si>
     <t>616/BWD</t>
@@ -246,50 +222,68 @@
     <t>ORD/000970/2023-2024</t>
   </si>
   <si>
     <t>006/BWD</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>Construction of boundary wall at 1ST TUBE WALL (HEAD WORK) Site of BARSUL Zone-I Piped W/S. Scheme under Burdwan-II Block of Burdwan Division, PHE Dte. Length =100.00 Mtr, Col-35 Nos).</t>
   </si>
   <si>
     <t>ORD/000277/2024-2025</t>
   </si>
   <si>
     <t>2692/BWD</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>RAHAMAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at 2ND TUBE WELL Site &amp; Sanitary of BARSUL Zone-I Piped W/S. Scheme under Burdwan-II Block of Burdwan Division, PHE Dte. (Length =80.00 Mtr, Col-27 Nos).</t>
+  </si>
+  <si>
+    <t>ORD/000473/2024-2025</t>
+  </si>
+  <si>
+    <t>3133/BWD</t>
+  </si>
+  <si>
+    <t>16/08/2024</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>SK BADIUZZAMAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -841,54 +835,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>19.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.7</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1016,391 +1010,391 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>3.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>81.68</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>309.6</v>
+        <v>2.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>2.57</v>
+        <v>331.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>251.14</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>75.7</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>331.77</v>
+        <v>4.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.53</v>
+        <v>6.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>6.8</v>
+        <v>5.77</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
-        <v>686.92</v>
+        <v>383.1</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>272.73</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>71.19</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>