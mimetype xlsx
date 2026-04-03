--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,120 +74,108 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>PURBA BARDHAMAN</t>
+  </si>
+  <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>AUGUMENTATION OF GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR CHANDUTIA</t>
   </si>
   <si>
+    <t>SM/15205</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
     <t>Preparation and Submission of DPR for Augmentation of Chandutia PWSS under Burdwan-I Development Block under Burdwan Division, P.H.E Dte.[2nd Call]</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000348/2023-2024</t>
   </si>
   <si>
     <t>1475/BSD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
     <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000428/2024-2025</t>
   </si>
   <si>
     <t>3107/BWD</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
-  </si>
-[...19 lines deleted...]
-    <t>MANABSEBA PROKALPA &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -576,73 +564,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -695,249 +683,206 @@
       </c>
       <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
       <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
-      <c r="B3" s="3"/>
+      <c r="B3" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="G3" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.01</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
-      <c r="B4" s="3"/>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="G4" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>309.6</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="3">
-[...24 lines deleted...]
-      <c r="L5" s="4" t="s">
+      <c r="A5" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...11 lines deleted...]
-      <c r="Q5" s="4">
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>310.37</v>
+      </c>
+      <c r="P5" s="8">
         <v>0</v>
       </c>
-      <c r="R5" s="4">
+      <c r="Q5" s="8">
         <v>0</v>
       </c>
-      <c r="S5" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
-    <row r="6" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>