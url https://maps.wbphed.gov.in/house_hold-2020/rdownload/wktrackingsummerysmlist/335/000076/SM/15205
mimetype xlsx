--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,69 +113,66 @@
   <si>
     <t>Preparation and Submission of DPR for Augmentation of Chandutia PWSS under Burdwan-I Development Block under Burdwan Division, P.H.E Dte.[2nd Call]</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000348/2023-2024</t>
   </si>
   <si>
     <t>1475/BSD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
-    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+    <t>Providing 22 Nos.FHTC at CHANDUTIA &amp; JAMALPUR village for declearation of SWAJALGRAM under CHANDUTIA Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000147/2024-2025</t>
+  </si>
+  <si>
+    <t>1033/BSD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>MANABSEBA PROKALPA &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -586,51 +583,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -727,149 +724,147 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>309.6</v>
+        <v>0.97</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
-        <v>310.37</v>
+        <v>1.74</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>44.11</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>