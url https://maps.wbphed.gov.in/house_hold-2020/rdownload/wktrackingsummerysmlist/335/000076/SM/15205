--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,66 +113,105 @@
   <si>
     <t>Preparation and Submission of DPR for Augmentation of Chandutia PWSS under Burdwan-I Development Block under Burdwan Division, P.H.E Dte.[2nd Call]</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000348/2023-2024</t>
   </si>
   <si>
     <t>1475/BSD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+  </si>
+  <si>
     <t>Providing 22 Nos.FHTC at CHANDUTIA &amp; JAMALPUR village for declearation of SWAJALGRAM under CHANDUTIA Piped Water Supply Scheme, Block- Burdwan-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000147/2024-2025</t>
   </si>
   <si>
     <t>1033/BSD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>MANABSEBA PROKALPA &amp; CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Designing,making and erection of Sign Board for SWAJAL GRAM in Chandutia village of Burdwan-I Block under Chandutia Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division,PHE Dte (5 Nos. Board)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE,Junior Engineer, Burdwan Sadar Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000449/2025-2026</t>
+  </si>
+  <si>
+    <t>2312/BSD</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -561,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -760,124 +799,246 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.97</v>
+        <v>309.6</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>312.06</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0.77</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0.25</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>