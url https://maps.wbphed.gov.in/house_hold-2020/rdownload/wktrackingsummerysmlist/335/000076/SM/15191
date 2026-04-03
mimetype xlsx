--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -874,54 +874,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>39.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>13.23</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>33.27</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -935,54 +935,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.77</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.01</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -996,54 +996,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>22.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.85</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>47.72</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1057,54 +1057,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>31.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.29</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>13.64</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>17</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1114,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>8.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>7.19</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>88.52</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1447,54 +1447,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>246.32</v>
       </c>
       <c r="P13" s="8">
-        <v>36.33</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>14.75</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>