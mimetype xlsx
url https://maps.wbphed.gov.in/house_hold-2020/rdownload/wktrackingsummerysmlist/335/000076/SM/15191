--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,80 @@
     <t>1026/BSD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>07/06/2025</t>
   </si>
   <si>
     <t>Replacing damaged PVC water supply line and re installation of FHTC at Shyamnagar for Alipur and its Adjoining Mouza W/S Scheme, block -Memari-I within Burdwan Sub-Division ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/001085/2024-2025</t>
   </si>
   <si>
     <t>114/BSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Illumination arrangement &amp; different electro-mechanical works at ALIPUR water supply scheme under Memari-I Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000413/2024-2025</t>
+  </si>
+  <si>
+    <t>2794/CMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Providing Balance Functional Household Tap Connection (800 Nos. FHTC) from existing distribution system within the command area of ALIPUR Piped Water Supply scheme at ALIPUR, AMADPUR (PART) mouza, Construction of boundary wall at 4th T/W site MEMARI-I Block of Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000319/2024-2025</t>
+  </si>
+  <si>
+    <t>2855/BWD</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -874,54 +904,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>39.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>33.27</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -935,54 +965,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.01</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -996,54 +1026,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>22.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>47.72</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1057,54 +1087,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>31.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>13.64</v>
       </c>
       <c r="S6" s="4">
         <v>17</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1144,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>8.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.52</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1427,87 +1457,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>2.44</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P13" s="4">
+        <v>12.53</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>12.2</v>
+      </c>
+      <c r="R13" s="4">
+        <v>97.37</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P14" s="4">
+        <v>84.14</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>30.02</v>
+      </c>
+      <c r="R14" s="4">
+        <v>35.68</v>
+      </c>
+      <c r="S14" s="4">
+        <v>30</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>342.99</v>
+      </c>
+      <c r="P15" s="8">
+        <v>78.55</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>22.9</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>