--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -77,282 +77,282 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>AUGUMENTATION OF GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR ALIPUR</t>
+  </si>
+  <si>
+    <t>SM/15191</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1&amp;2 at Augumentation of Alipur Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000088/2023-2024</t>
+  </si>
+  <si>
+    <t>2593/CMD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>07/07/2023</t>
+  </si>
+  <si>
+    <t>SOUNAK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Burdwan Division</t>
   </si>
   <si>
-    <t>AUGUMENTATION OF GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR ALIPUR</t>
-[...7 lines deleted...]
-  <si>
     <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for SASINARA Z-II W/S Scheme at Kalsi Mouza, RASULPUR W/S Scheme at 4th TW site &amp; ALIPUR W/S Scheme at 4th TW site under Memari-I Block under within Burdwan Sub-Division, PHE Dte. [For 3 Nos. Tube well].</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000159/2023-2024</t>
   </si>
   <si>
     <t>2455/BWD</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>30/07/2023</t>
   </si>
   <si>
     <t>SUSUNIA GP CO. OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Construction of switch rooms &amp; Rising main at different TW site for ALIPUR Piped Water Supply Scheme under Memari - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000666/2023-2024</t>
+  </si>
+  <si>
+    <t>4162/BWD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>19/11/2023</t>
+  </si>
+  <si>
+    <t>M/S PALASH BISWAS</t>
+  </si>
+  <si>
     <t>Preparation and Submission of DPR for Augmentation of Alipore PWSS under Memari-I Development Block under Burdwan Division, P.H.E Dte.[2nd Call]</t>
   </si>
   <si>
     <t>ORD/000394/2023-2024</t>
   </si>
   <si>
     <t>1582/BSD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...23 lines deleted...]
-    <t>SOUNAK ENTERPRISE</t>
+    <t>Quotation for new electric service connection at Alipur PH NO.-3</t>
+  </si>
+  <si>
+    <t>BILL/01756/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-266</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>Construction of boundary wall and Soak Well at Head Works Site, Extension of Pipe Line at Alipur Adibasipara and Installation of water level indicator of ALIPUR Water Supply Scheme under MEMARI-I Block of Burdwan Division, PHE Dte. (Length -230.00 Mtr, Col-85 Nos).</t>
   </si>
   <si>
     <t>Junior Engineer, RWS, Memari-I Dev. Bolck</t>
   </si>
   <si>
     <t>ORD/000180/2024-2025</t>
   </si>
   <si>
     <t>2300/BWD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>ROHAN MONDAL</t>
   </si>
   <si>
-    <t>Construction of switch rooms &amp; Rising main at different TW site for ALIPUR Piped Water Supply Scheme under Memari - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
-[...29 lines deleted...]
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+    <t>Supply and installation of Electro-Magnetic flow meter at HARIGRAM, KUCHUT &amp; others water supply scheme under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000564/2024-2025</t>
+  </si>
+  <si>
+    <t>3103/CMD</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>09/02/2025</t>
+  </si>
+  <si>
+    <t>S DUTTA</t>
+  </si>
+  <si>
+    <t>Providing Balance Functional Household Tap Connection (800 Nos. FHTC) from existing distribution system within the command area of ALIPUR Piped Water Supply scheme at ALIPUR, AMADPUR (PART) mouza, Construction of boundary wall at 4th T/W site MEMARI-I Block of Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000319/2024-2025</t>
+  </si>
+  <si>
+    <t>2855/BWD</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Illumination arrangement &amp; different electro-mechanical works at ALIPUR water supply scheme under Memari-I Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000413/2024-2025</t>
+  </si>
+  <si>
+    <t>2794/CMD</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
   </si>
   <si>
     <t>Restoration of concrete road by Cement concrete (mix 1:1.5:3), Providing balance FHTC, parallel pipeline, drainage system, boundary wall, Bridge, land development, Sluice valve chamber for smooth water supply of FHTC work for ALIPUR PWSS and its adjoining mouzas within MEMARI-I BLOCK under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001095/2024-2025</t>
   </si>
   <si>
     <t>430/BWD</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
-    <t>03/11/2025</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>DULAL MAJUMDER</t>
   </si>
   <si>
-    <t>Supply and installation of Electro-Magnetic flow meter at HARIGRAM, KUCHUT &amp; others water supply scheme under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying parallel 200 mm dia pipeline at Shyamnagar of Alipur pwss under Memari-I Development Block under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000044/2025-2026</t>
   </si>
   <si>
     <t>1026/BSD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>07/06/2025</t>
   </si>
   <si>
     <t>Replacing damaged PVC water supply line and re installation of FHTC at Shyamnagar for Alipur and its Adjoining Mouza W/S Scheme, block -Memari-I within Burdwan Sub-Division ,PHE Dte</t>
   </si>
   <si>
     <t>ORD/001085/2024-2025</t>
   </si>
   <si>
     <t>114/BSD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>15/02/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>23/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -901,357 +901,357 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>39.76</v>
+        <v>22.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>13.23</v>
+        <v>10.85</v>
       </c>
       <c r="R3" s="4">
-        <v>33.27</v>
+        <v>47.72</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.78</v>
+        <v>39.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.77</v>
+        <v>13.23</v>
       </c>
       <c r="R4" s="4">
-        <v>99.01</v>
+        <v>33.27</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>22.73</v>
+        <v>8.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.85</v>
+        <v>7.19</v>
       </c>
       <c r="R5" s="4">
-        <v>47.72</v>
+        <v>88.52</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>31.47</v>
+        <v>0.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.29</v>
+        <v>0.77</v>
       </c>
       <c r="R6" s="4">
-        <v>13.64</v>
+        <v>99.01</v>
       </c>
       <c r="S6" s="4">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>8.12</v>
+        <v>3.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>7.19</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>88.52</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>3.78</v>
+        <v>31.47</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>13.64</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1259,363 +1259,363 @@
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>117.26</v>
+        <v>15.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>15.06</v>
+        <v>84.14</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>30.02</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>35.68</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>4.92</v>
+        <v>12.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>12.2</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.37</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>2.44</v>
+        <v>117.26</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="P13" s="4">
-        <v>12.53</v>
+        <v>4.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>12.2</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>97.37</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>84.14</v>
+        <v>2.44</v>
       </c>
       <c r="Q14" s="4">
-        <v>30.02</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>35.68</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>342.99</v>