--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,56 +74,65 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>PURBA BARDHAMAN</t>
+  </si>
+  <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>AUGUMENTATION OF GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR RAMKRISHNAPUR</t>
   </si>
   <si>
+    <t>SM/15187</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
     <t>Construction of 3.60 mtr x 3.0 mtr size Pump House cum chlorine room with sanitary and water supply arrangement at to departmental drawing for RAMKRISHNAPUR Water Supply Scheme within Burdwan Division, PHE Dte. Dist.-Purba Bardhaman.</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000805/2023-2024</t>
   </si>
   <si>
     <t>4821/BWD</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
     <t>SK BADIUZZAMAL</t>
   </si>
   <si>
     <t>Extension Pipeline with Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of RAMKRISHNAPUR Piped Water Supply Scheme within Raina I Block of Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
@@ -182,66 +191,90 @@
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>GEO-SOLUTION</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR RAMKRISHNAPUR (AUGMENTATION) PWSS TW 03</t>
   </si>
   <si>
     <t>BILL/00119/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-57</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
-    <t>Laying Parallel Pipeline to improve drinking water supply, Construction Path Way, Drain at different TW Site and providing leftout FHTC, Road Restoration with allied work for RAMKRISHNAPUR Piped Water Supply Scheme, Block- Raina-I, within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
-[...14 lines deleted...]
-    <t>T.K. BANERJEE &amp; CO.</t>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery , Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 at Ramkrishnapur Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000099/2023-2024</t>
+  </si>
+  <si>
+    <t>2599/CMD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>SOUVIK HALDER</t>
+  </si>
+  <si>
+    <t>Construction of switch rooms &amp; Rising main at different TW site for RAMKRISHNAPUR Piped Water Supply Scheme under Raina - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000664/2023-2024</t>
+  </si>
+  <si>
+    <t>4163/BWD</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>LAKSHMIKANTA DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,64 +663,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
@@ -749,410 +782,507 @@
       </c>
       <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
       <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
       <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
-      <c r="B3" s="3"/>
+      <c r="B3" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="G3" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.32</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
-      <c r="B4" s="3"/>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="G4" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>40.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.84</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>51.93</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
-      <c r="B5" s="3"/>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="G5" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>0.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.72</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>95.4</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
-      <c r="B6" s="3"/>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="G6" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>0.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
-      <c r="B7" s="3"/>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="G7" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>3.52</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
-      <c r="B8" s="3"/>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="G8" s="3"/>
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>26.89</v>
+        <v>10.42</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" s="4">
+        <v>8.93</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>68.85</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>