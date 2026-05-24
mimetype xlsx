--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,68 @@
     <t>07/06/2023</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>SOUVIK HALDER</t>
   </si>
   <si>
     <t>Construction of switch rooms &amp; Rising main at different TW site for RAMKRISHNAPUR Piped Water Supply Scheme under Raina - I Block, District:- Purba-Bardhaman under Burdwan Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000664/2023-2024</t>
   </si>
   <si>
     <t>4163/BWD</t>
   </si>
   <si>
     <t>20/09/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>LAKSHMIKANTA DAS</t>
+  </si>
+  <si>
+    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for 4TH TW site of RAMKRISHNAPUR W/S Scheme under Raina - I Block within Burdwan Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2023-2024</t>
+  </si>
+  <si>
+    <t>2708/BWD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>08/07/2023</t>
+  </si>
+  <si>
+    <t>M/S D. PALIT &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -887,54 +905,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>40.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>51.93</v>
       </c>
       <c r="S4" s="4">
         <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -948,54 +966,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>0.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.4</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1009,54 +1027,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>0.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1127,54 +1145,54 @@
       <c r="I8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>10.42</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.83</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.35</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1188,101 +1206,162 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>8.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>87.21</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="4">
+        <v>13.25</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>10.14</v>
+      </c>
+      <c r="R10" s="4">
+        <v>76.59</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>82.1</v>
+      </c>
+      <c r="P11" s="8">
+        <v>50.1</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>61.03</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>