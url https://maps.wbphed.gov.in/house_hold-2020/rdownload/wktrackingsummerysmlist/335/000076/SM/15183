--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -161,177 +161,216 @@
   <si>
     <t>BP-2023-24-104</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>Construction of Pathway at Head Work site for SHYAMSUNDAR PIPED WATER SUPPLY SCHEME , Block- Raina-I , within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000154/2024-2025</t>
   </si>
   <si>
     <t>1040/BSD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>POMPA CONSTRUCTION CO.</t>
   </si>
   <si>
-    <t>Land development at Head Work site for SHYAMSUNDAR PIPED WATER SUPPLY SCHEME , Block- Raina-I , within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
-[...5 lines deleted...]
-    <t>1039/BSD</t>
+    <t>Laying Parallel Pipeline, providing FHTC and Repairing of Pump House at 2nd Tube Well Site for Aug. of SHYAMSUNDAR Piped Water Supply Scheme, Block- Raina-I, within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000224/2024-2025</t>
+  </si>
+  <si>
+    <t>2524/BWD</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>DEBASHISH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of SHYAMSUNDAR Piped Water Supply Scheme with LDS, Rising Main, Construction of 350 Cum capacity OHR with 20.0 Mtr. Staging height inclusive of soil test, Construction of boundary wall at Head works &amp; 2nd TW site &amp; FHTC under Raina ¿ I Block, District - Purba Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000598/2021-2022</t>
+  </si>
+  <si>
+    <t>1474/BWD</t>
+  </si>
+  <si>
+    <t>14/03/2022</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>SK ALIM</t>
+  </si>
+  <si>
+    <t>Allied works for Augmentation of SHYAMSUNDAR W/S Scheme under Burdwan Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer1, Durgapur Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000346/2023-2024</t>
+  </si>
+  <si>
+    <t>3035/BWD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>Making illumination arrangement and mise works at SHYAMSUNDAR water supply scheme RAINA-I BLOCK under Central Mechanical Division P.H.E. Dte. Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000474/2024-2025</t>
+  </si>
+  <si>
+    <t>2954/CMD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>CHATTERJEE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs),Assistant Engineer ,Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.,Assistant Engineer, Durgapur Sub Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3107/BWD</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Muktipur village of Raina-I Block under Shyamsundar Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
+  </si>
+  <si>
+    <t>ORD/000617/2025-2026</t>
+  </si>
+  <si>
+    <t>2369/BSD</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>S.M. ENGOCON</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 &amp; 2 at Augmentation of SHYAMSUNDAR(Part-B)[RAINA-I] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000569/2023-2024</t>
+  </si>
+  <si>
+    <t>3901/CMD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>SOUNAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Drain at Head Work site for SHYAMSUNDAR PIPED WATER SUPPLY SCHEME , Block- Raina-I , within Burdwan Sub Division under Burdwan Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000148/2024-2025</t>
+  </si>
+  <si>
+    <t>1041/BSD</t>
+  </si>
+  <si>
+    <t>LAKSHMIKANTA DAS</t>
+  </si>
+  <si>
+    <t>Restore of pipeline damaged by construction of Pathashree Road near Muktipur Village for SHYAMSUNDAR PIPED WATER SUPPLY SCHEME , Block- Raina-I , within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>1865/BSD</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
   </si>
   <si>
     <t>MAA MAHAMAYA CONSTRUCTION</t>
-  </si>
-[...115 lines deleted...]
-    <t>S.M. ENGOCON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -883,54 +922,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.76</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>78.84</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1092,486 +1131,606 @@
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.88</v>
+        <v>22.66</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>22.66</v>
+        <v>474.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>474.78</v>
+        <v>113.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>61.66</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>12.99</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>113.11</v>
+        <v>14.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>94.14</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>83.23</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>14.87</v>
+        <v>309.6</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>309.6</v>
+        <v>0.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>24.41</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.93</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>977.9</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>