--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -239,71 +239,50 @@
   <si>
     <t>Making illumination arrangement and mise works at SHYAMSUNDAR water supply scheme RAINA-I BLOCK under Central Mechanical Division P.H.E. Dte. Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000474/2024-2025</t>
   </si>
   <si>
     <t>2954/CMD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>CHATTERJEE ENTERPRISE</t>
   </si>
   <si>
-    <t>Conducting physical Household Survey at the IMIS reported village for HGJ certification and providing balance FHTC for Har Ghar Jal certification including conducting Gram Sabhas for different IMIS reported villages across the district under Burdwan Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Designing, making and erection of Sign Board for SWAJAL GRAM in Muktipur village of Raina-I Block under Shyamsundar Piped Water Supply Scheme within Burdwan Sub-Division under Burdwan Division, PHE Dte (5 nos Board)</t>
   </si>
   <si>
     <t>ORD/000617/2025-2026</t>
   </si>
   <si>
     <t>2369/BSD</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>S.M. ENGOCON</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 &amp; 2 at Augmentation of SHYAMSUNDAR(Part-B)[RAINA-I] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000569/2023-2024</t>
@@ -327,50 +306,104 @@
     <t>ORD/000148/2024-2025</t>
   </si>
   <si>
     <t>1041/BSD</t>
   </si>
   <si>
     <t>LAKSHMIKANTA DAS</t>
   </si>
   <si>
     <t>Restore of pipeline damaged by construction of Pathashree Road near Muktipur Village for SHYAMSUNDAR PIPED WATER SUPPLY SCHEME , Block- Raina-I , within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>1865/BSD</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>MAA MAHAMAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restore of pipeline damaged by construction of pathashree road near Surya Pally for SHYAMSUNDAR Piped Water Supply Scheme,Block:Raina-I within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001020/2024-2025</t>
+  </si>
+  <si>
+    <t>10/BSD</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>Re- Connection of existing FHTC [54Nos.] damaged by construction of PATHASHREE ROAD for SHYAMSUNDA RPIPED WATER SUPPLY SCHEME,Block-Raina-I,within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000515/2024-2025</t>
+  </si>
+  <si>
+    <t>1862/BSD</t>
+  </si>
+  <si>
+    <t>Restore of pipeline damaged by construction of pathashree road near Shyamsundar Grils School for SHYAMSUNDAR Piped Water Supply Scheme,Block:Raina-I within Burdwan Sub Division under Burdwan Division PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001284/2024-2025</t>
+  </si>
+  <si>
+    <t>506/BSD</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>Laying Parallel Pipeline along Pathashree Road from Girls School to Muktipur Village for SHYAMSUNDAR PIPED WATER SUPPLY SCHEME, Block- Raina-I , within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001198/2024-2025</t>
+  </si>
+  <si>
+    <t>102/BSD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -922,54 +955,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.84</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1215,54 +1248,54 @@
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>474.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>61.66</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>12.99</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1276,54 +1309,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>113.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>94.14</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83.23</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1373,364 +1406,541 @@
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>309.6</v>
+        <v>0.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>82</v>
-      </c>
-[...2 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>0.72</v>
+        <v>24.41</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>23.77</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.37</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>24.41</v>
+        <v>0.93</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.93</v>
+        <v>0.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="I15" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>0.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.25</v>
+      </c>
+      <c r="R16" s="4">
+        <v>26.08</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.08</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>675.25</v>
+      </c>
+      <c r="P19" s="8">
+        <v>182.58</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>27.04</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>