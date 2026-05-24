--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -959,54 +959,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>44.26</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1256,88 +1256,88 @@
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>26.48</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.24</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>46.23</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>823.32</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>12.67</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>1.54</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>