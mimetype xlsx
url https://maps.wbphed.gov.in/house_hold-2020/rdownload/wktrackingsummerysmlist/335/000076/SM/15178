--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,122 +107,140 @@
   <si>
     <t>SM/15178</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 &amp; 2 at Augumentation of SATGACHIA(Z-I, Part-B)[MEMARI-II] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman</t>
   </si>
   <si>
     <t>ORD/000934/2023-2024</t>
   </si>
   <si>
     <t>4197/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>DAS TRADING CO.</t>
   </si>
   <si>
+    <t>Burdwan Division</t>
+  </si>
+  <si>
+    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for SASINARA Z-I W/S Scheme at DEBIPUR Mouza under Memari-I Block and SATGACHIA Z-I W/S Scheme at BEGUNIA Mouza under Memari-II Block within Burdwan Sub-Division, PHE Dte. [For 02 Nos. Tube well].</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000192/2023-2024</t>
+  </si>
+  <si>
+    <t>2687/BWD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>ANIRUDDHA FARUQUE</t>
+  </si>
+  <si>
     <t>Illumination arrangement &amp; different electro-mechanical works at SATGACHIA (Zone-I, Part-B) water supply scheme under Memari-II Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000417/2024-2025</t>
   </si>
   <si>
     <t>2801/CMD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>S.K. ELECTRICALS</t>
   </si>
   <si>
-    <t>Burdwan Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Restoration of Pump House at Head Work site of Satgachia Zone-I Piped water supply scheme at Memari-II BlockUnder Burdwan Division, Dist.-Purba Bardhaman.</t>
   </si>
   <si>
-    <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE,JUNIOR ENGINEER RWS BURDWAN SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000179/2024-2025</t>
   </si>
   <si>
     <t>998/BSD</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>06/07/2024</t>
   </si>
   <si>
     <t>INDRAJIT MONDAL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION FOR AUGMENTATION OF SATGACHIA PWSS</t>
   </si>
   <si>
     <t>BILL/02825/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-593</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
   </si>
   <si>
     <t>150MM DI bypass pipeline at DVC Canel side for smooth water supply for FHTC from Patra mouza to Katna, Shrirampur &amp; Begunia mouza under satgachia zone- I pwss within Memari- II block under Burdwan Division PHE DTE.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001335/2024-2025</t>
   </si>
   <si>
     <t>633/BSD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>M/S ANAND CONSTRUCTION</t>
   </si>
   <si>
     <t>Different Types of work involved in connection with different Augmentation &amp; Retrofitting Schemes (06 Nos.) Piped Water Supply Scheme under Memari II Block within Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001269/2024-2025</t>
   </si>
   <si>
     <t>848/BWD</t>
   </si>
   <si>
     <t>05/03/2025</t>
@@ -230,66 +248,60 @@
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>PROJECT INDIA</t>
   </si>
   <si>
     <t>Restoration of Conc. road, Providing leftout FHTC with extension of Pipeline, construction of Pathway, drain, repairing of Pump House at Head Work site with allied works for MAGRA, SANUI, SATGACHIA Zone-I &amp; NARAGOHALIA PIPED WATER SUPPLY SCHEME, Block-Memari-I, within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001192/2024-2025</t>
   </si>
   <si>
     <t>611/BWD</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S ASHA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Sinking of 300 X 200mm dia Tube Well 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for SASINARA Z-I W/S Scheme at DEBIPUR Mouza under Memari-I Block and SATGACHIA Z-I W/S Scheme at BEGUNIA Mouza under Memari-II Block within Burdwan Sub-Division, PHE Dte. [For 02 Nos. Tube well].</t>
-[...14 lines deleted...]
-    <t>ANIRUDDHA FARUQUE</t>
+    <t>Laying of damaged pipeline for parhati &amp; Satgachia zone -I pwss under MEMARI-II Block of Burdwan Sub-Division under Burdwan Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/001334/2024-2025</t>
+  </si>
+  <si>
+    <t>632/BSD</t>
+  </si>
+  <si>
+    <t>SAMANTA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -859,498 +871,557 @@
         <v>24.41</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>12.53</v>
+        <v>26.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.23</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.96</v>
+        <v>12.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.43</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>44.26</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>5.58</v>
+        <v>0.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.43</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>44.26</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>4.94</v>
+        <v>5.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>394.29</v>
+        <v>4.94</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>354.13</v>
+        <v>394.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>26.48</v>
+        <v>354.13</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.24</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>46.23</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.85</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>828.16</v>
+      </c>
+      <c r="P12" s="8">
+        <v>12.67</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>1.53</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>