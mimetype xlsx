--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,68 +264,50 @@
     <t>1031/BSD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>Providing laying distribution pipe line due to Constructioon of road by GP for NABABHAT PWSS under Burdwan-I Block of within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001190/2023-2024</t>
   </si>
   <si>
     <t>536/BSD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>NABAKUMAR DAS</t>
-  </si>
-[...16 lines deleted...]
-    <t>CHOUDHURY ENTERPRISE</t>
   </si>
   <si>
     <t>Balance Work for extension of pipe lines to provide FHTC With Sinking of Tub well , Construction of pump house with Boundary wall &amp; other related work for TALIT-SIMDAL (SM/18112), NABABHAT (SM-15166) and DEWANDIGHI-MIRJAPUR (SM/09494) PWSS under Burdwan Sub-Div., Block -Bwn-1, under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001248/2024-2025</t>
   </si>
   <si>
     <t>793/BWD</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M/S S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Balance work for Augmentation of Nababhat PWSS in connection with upgradation of Approach Road, Land Development, etc for Head Works Site of Nababhat PWSS under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>AE(HQs)</t>
   </si>
@@ -753,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -916,54 +898,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.73</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>86.42</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -977,54 +959,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>7.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.76</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.81</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1038,54 +1020,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>9.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.56</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.26</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1156,54 +1138,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>22.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>11.18</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>49.9</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1217,54 +1199,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>40.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>40.07</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1274,54 +1256,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>2.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.9</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.61</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1335,54 +1317,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P10" s="4">
         <v>0.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.92</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>95.2</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1396,282 +1378,221 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>0.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.85</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.63</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>24.83</v>
+        <v>227.66</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P13" s="4">
-        <v>227.66</v>
+        <v>19.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...21 lines deleted...]
-      <c r="I14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>337.95</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>