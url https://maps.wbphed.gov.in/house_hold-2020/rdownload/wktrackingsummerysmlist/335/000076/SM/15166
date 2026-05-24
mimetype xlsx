--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,222 +131,291 @@
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>BHASKAR NANDY</t>
   </si>
   <si>
     <t>Balance work for Augmentation of Nababhat PWSS in connection with renovation and modification of administrative office complex building under Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000450/2023-2024</t>
   </si>
   <si>
     <t>3400/BWD</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>02/09/2023</t>
   </si>
   <si>
     <t>SANDIPAN SENGUPTA</t>
   </si>
   <si>
-    <t>Balance work for Augmentation of Nababhat PWSS in connection with renovation and modification of administrative office complex building under Burdwan Division PHE Dte. (Part - II).</t>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>New service connection charges of Aug. Nababhat W/S Scheme TW-3</t>
+  </si>
+  <si>
+    <t>BILL/00686/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-31</t>
+  </si>
+  <si>
+    <t>23/06/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination system and internal House wiring for Tube well no.- 1 &amp; 2 at Augmentation of NABABHAT( Part-B)[BURDWAN-I] Water Supply Scheme under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000571/2023-2024</t>
+  </si>
+  <si>
+    <t>3899/CMD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>17/09/2023</t>
+  </si>
+  <si>
+    <t>CINZANO</t>
+  </si>
+  <si>
+    <t>Allied work for Augmentation of NABABHAT PWSS under Burdwan-I Block of Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE,Junior Engineer, Burdwan Sadar Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000432/2023-2024</t>
+  </si>
+  <si>
+    <t>3360/BWD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2023</t>
+  </si>
+  <si>
+    <t>M/S ANAND CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of inter connection between 3rd tube well site (Mouza-Krishnapur) and distribution system for Nababhat PWSS within Bardhaman-I Block , under Burdwan Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000942/2023-2024</t>
+  </si>
+  <si>
+    <t>2951/BSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>I.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing laying distrfrrrrribution pipe line at Amtala-Sukantapally due to construction of Road by gp for Nababhat PWSS under Burdwan-I Block of Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Burdwan Sadar Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>1031/BSD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>Providing laying distribution pipe line due to Constructioon of road by GP for NABABHAT PWSS under Burdwan-I Block of within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001190/2023-2024</t>
+  </si>
+  <si>
+    <t>536/BSD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>13/04/2024</t>
+  </si>
+  <si>
+    <t>NABAKUMAR DAS</t>
+  </si>
+  <si>
+    <t>Balance Work for extension of pipe lines to provide FHTC With Sinking of Tub well , Construction of pump house with Boundary wall &amp; other related work for TALIT-SIMDAL (SM/18112), NABABHAT (SM-15166) and DEWANDIGHI-MIRJAPUR (SM/09494) PWSS under Burdwan Sub-Div., Block -Bwn-1, under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001248/2024-2025</t>
+  </si>
+  <si>
+    <t>793/BWD</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>M/S S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Balance work for Augmentation of Nababhat PWSS in connection with upgradation of Approach Road, Land Development, etc for Head Works Site of Nababhat PWSS under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE(HQs)</t>
   </si>
   <si>
     <t>J.E. 1 BURDWAN</t>
   </si>
   <si>
-    <t>ORD/000849/2023-2024</t>
-[...151 lines deleted...]
-  <si>
     <t>ORD/001208/2024-2025</t>
   </si>
   <si>
     <t>661/BWD</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>M/S S. CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of submersible pumping machinery, different electro-mechanical works for Nababhat w/s scheme, T.W. No.-I (Replacement tubewell) and Power Backup arrangement at the office of the Burdwan Division &amp; Durgapur w/s Division including RWS, Purba Bardhaman under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>ORD/000324/2024-2025</t>
+  </si>
+  <si>
+    <t>2695/CMD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>CHOUDHURY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Restoration of Road damaged by laying of Pipeline with ballah piling work at different location for NABABHAT Piped Water Supply Scheme, Block- Burdwan -I, within Burdwan Sub Division under Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>2714/BWD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>GENUINE ENGINEERS CO-OP. SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of 250 X 200 mm dia Tube Well (Replace) 150 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) for Head works TW site of NABABHAT Scheme under Burdwan - I Block within Burdwan Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001076/2024-2025</t>
+  </si>
+  <si>
+    <t>372/BWD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing laying parallal distribution pipe line from Krishnapur pump to Kishnapur Baganpara for Nababhat PWSS under Burdwan-I Block of Burdwan Sub-Division under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001078/2024-2025</t>
+  </si>
+  <si>
+    <t>373/BWD</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>Laying of inter connection between Replace tube well H/W site and distribution system for NABABHAT PWSS within Bardhaman-I Block, under Burdwan Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000174/2025-2026</t>
+  </si>
+  <si>
+    <t>1548/BSD</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
+  </si>
+  <si>
+    <t>M/S PURBASHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -898,54 +967,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.42</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -959,640 +1028,882 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>7.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>9.63</v>
+        <v>2.58</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="4">
+        <v>22.41</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>11.18</v>
+      </c>
+      <c r="R6" s="4">
+        <v>49.9</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>22.41</v>
+        <v>40.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>40.07</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>40.09</v>
+        <v>2.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>2.91</v>
+        <v>0.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.2</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.96</v>
+        <v>0.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>0.86</v>
+        <v>227.66</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>86</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P12" s="4">
-        <v>227.66</v>
+        <v>19.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P13" s="4">
-        <v>19.92</v>
+        <v>24.83</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P14" s="4">
+        <v>17.93</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>3.62</v>
+      </c>
+      <c r="R14" s="4">
+        <v>20.16</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P15" s="4">
+        <v>12.27</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P16" s="4">
+        <v>5.97</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.51</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>389.82</v>
+      </c>
+      <c r="P18" s="8">
+        <v>70.03</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>17.96</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>