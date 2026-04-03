--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -257,51 +257,51 @@
   <si>
     <t>3258/BWD</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>SUJAN KUMAR MISTRY</t>
   </si>
   <si>
     <t>Balance Work For OHR, Extension Of Pipeline To Provide FHTC With Sinking Of Tube Well, Construction Of Pump House, Boundary Wall, Land Development, Plinth Protection For Pump House, Approach Road &amp; Other Related Work Under Bakalsa, Chakdaha, Ehaipur, Khatundi And Ketugram (Zone-I) Part-A &amp; B PWSS Under Katwa Sub Division, Block- Ketugram-I, Burdwan Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000288/2024-2025</t>
   </si>
   <si>
     <t>2741/BWD</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>M/S M.M. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1161,54 +1161,54 @@
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>20.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>19.62</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>94.28</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>91</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1342,54 +1342,54 @@
       <c r="I11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>260.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>198.62</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>76.38</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1405,88 +1405,88 @@
       <c r="I12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>205.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>19.03</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>9.28</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>622.36</v>
       </c>
       <c r="P13" s="8">
-        <v>237.27</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>38.12</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>