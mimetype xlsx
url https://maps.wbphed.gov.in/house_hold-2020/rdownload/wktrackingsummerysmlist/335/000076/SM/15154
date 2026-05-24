--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1161,54 +1161,54 @@
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>20.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>19.62</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.28</v>
       </c>
       <c r="S8" s="4">
         <v>91</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1342,54 +1342,54 @@
       <c r="I11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>260.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>198.62</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>76.38</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1405,88 +1405,88 @@
       <c r="I12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>205.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>19.03</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>9.28</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>622.36</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>237.27</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>38.12</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>