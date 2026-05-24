--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -1257,54 +1257,54 @@
       <c r="I10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>1333.98</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>201.38</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>15.1</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1320,54 +1320,54 @@
       <c r="I11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>27.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>21.97</v>
       </c>
       <c r="S11" s="4">
         <v>82</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1383,88 +1383,88 @@
       <c r="I12" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P12" s="4">
         <v>185.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>21.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>11.69</v>
       </c>
       <c r="S12" s="4">
         <v>72</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1671.85</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>229.19</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>13.71</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>