--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -92,201 +92,201 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PURBA BARDHAMAN</t>
   </si>
   <si>
     <t>Ketugram-I</t>
   </si>
   <si>
     <t>Burdwan Division</t>
   </si>
   <si>
     <t>MALGRAM PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15150</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Different works related (sinking of Tube-wells, LDSs, Rising Mains, FHTCs, Construction of different capacity RCC OHRs each with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drains and internal pathways at different TW site) to MALGRAM, MURGRAM, MORGRAM &amp; KHANJI Piped Water Supply Scheme under KETUGRAM -I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER R.W.S. BURDWAN SUB-DIVISION PHE DTE</t>
+  </si>
+  <si>
+    <t>ORD/000435/2023-2024</t>
+  </si>
+  <si>
+    <t>3387/BWD</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>PUSPA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Mechanical</t>
+  </si>
+  <si>
+    <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at MALGRAM Water Supply Scheme [ Block- KETUGRAM-1] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
+  </si>
+  <si>
+    <t>Driller In-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000865/2023-2024</t>
+  </si>
+  <si>
+    <t>4120/CMD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>ANANTA ELECTRICAL ENGINEERING CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2023-2024</t>
   </si>
   <si>
     <t>1962/BWD</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000338/2023-2024</t>
   </si>
   <si>
     <t>2197/BWD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>RTOR000743/2023-2024</t>
   </si>
   <si>
     <t>5259/BWD</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
-    <t>Central Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system, Yard lighting arrangement &amp; allied works at Rajur &amp; others water supply scheme under Ketugram-I Block under Central Mechanical Division, P.H.E. Dte., Dist.- Purba Bardhaman.</t>
   </si>
   <si>
-    <t>Driller In-Charge</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000098/2024-2025</t>
   </si>
   <si>
     <t>2407/CMD</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
+    <t>Balance work for OHR, extension of pipeline to provide FHTC with sinking of tube well, construction of pump house, boundary wall, land development, plinth protection for pump house, approach road &amp; other related work under Murgram, Moregram, Malgram, Khanji, PWSS under Katwa Sub Division, Block- Ketugram-I, Burdwan Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000289/2024-2025</t>
+  </si>
+  <si>
+    <t>2739/BWD</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
     <t>RTOR000016/2024-2025</t>
   </si>
   <si>
     <t>4108/BWD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
+    <t>Quotation for new service connection at Malgram PWSS PH-I.</t>
+  </si>
+  <si>
+    <t>BILL/00346/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-168</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION CO. LTD. (WBSEDCL)</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Malgram PWSS PH-2.</t>
   </si>
   <si>
     <t>BILL/00418/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-225</t>
   </si>
   <si>
     <t>26/07/2024</t>
-  </si>
-[...70 lines deleted...]
-    <t>01/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -815,625 +815,625 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>1.83</v>
+        <v>1333.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>201.38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>15.1</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>7.73</v>
+        <v>27.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>21.97</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>20.18</v>
+        <v>1.83</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>82.29</v>
+        <v>7.73</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.93</v>
+        <v>20.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>4.27</v>
+        <v>82.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
-        <v>3.14</v>
+        <v>185.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>11.69</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>1333.98</v>
+        <v>4.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>201.38</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>15.1</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>27.75</v>
+        <v>3.14</v>
       </c>
       <c r="Q11" s="4">
-        <v>6.1</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>21.97</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>185.75</v>
+        <v>4.27</v>
       </c>
       <c r="Q12" s="4">
-        <v>21.72</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>11.69</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1671.85</v>