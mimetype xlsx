--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -110,51 +110,51 @@
   <si>
     <t>SM/14979</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>BAHIRSARBAMANGALA-B Piped Water Supply Scheme with sinking of Tube-well, LDS, Rising Main, FHTC, Construction of 300 cum capacity RCC OHR with 20.0 mtr. with Staging height including soil investigation &amp; construction of switch rooms &amp; boundary walls with gates and land development, drain and internal pathway at different TW site under Burdwan-I Block, District:- Purba-Bardhaman [NEW SCHEME]</t>
   </si>
   <si>
     <t>Assistant Engineer Burdwan Sadar Sub-Division PHE. DTE.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER BURDWAN SADAR SUB-DIVISION PHE DTE</t>
   </si>
   <si>
     <t>ORD/000107/2023-2024</t>
   </si>
   <si>
     <t>2298/BWD</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
-    <t>18/05/2024</t>
+    <t>01/05/2027</t>
   </si>
   <si>
     <t>MLG CONSTRUCTION</t>
   </si>
   <si>
     <t>Central Mechanical</t>
   </si>
   <si>
     <t>Supply &amp; Installation of Submersible Pumping Machinery, Voltage Stabilizer, Chlorination System and Internal House Wiring for Tube well No.-1 &amp; 2 at Bahir Sarbamangala-B Water Supply Scheme [ Block- Burdwan-1 ] under CMD, PHE Dte., Dist.- Purba-Bardhaman.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001049/2023-2024</t>
   </si>
   <si>
     <t>4046/CMD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
@@ -777,51 +777,51 @@
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>308.66</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>